--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1809,697 +1809,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Interpretation of shallow EMI resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Anest</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (2), pp.103-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376280v1</w:t>
+                <w:t xml:space="preserve">halshs-01519748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376239v1</w:t>
+                <w:t xml:space="preserve">halshs-01513140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.1535⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01513140v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Interpretation of shallow EMI resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Xavier Simon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519748v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of shallow electromagnetic instruments resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 232-234, pp.317-327. </w:t>
@@ -4464,51 +4464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4998,368 +4998,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dangeard</w:t>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01420377v1</w:t>
+                <w:t xml:space="preserve">hal-01397605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397605v1</w:t>
+                <w:t xml:space="preserve">insu-01420377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
@@ -5436,51 +5436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5522,51 +5522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Susceptibility Measurement Using Multi-frequency Slingram EMI Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,51 +6040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,152 +6366,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753934v1</w:t>
+                <w:t xml:space="preserve">hal-02756247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Near Surface</w:t>
               </w:r>
@@ -6612,152 +6612,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756247v1</w:t>
+                <w:t xml:space="preserve">hal-02753934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
@@ -7373,263 +7373,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements realized on selected test sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Maftei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Giot</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FP7-DIGISOIL-D3.2, 2010</w:t>
+              <w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822599v1</w:t>
+                <w:t xml:space="preserve">hal-02823730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Field measurements realized on selected test sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Maftei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FP7-DIGISOIL-D3.2, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Andre</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02823730v1</w:t>
+                <w:t xml:space="preserve">hal-02822599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical specifications of the system of geophysical sensors</w:t>
               </w:r>
@@ -7759,51 +7759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7896,51 +7896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety in Archaeogeophysics : the French example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8536,64 +8536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards water content monitoring in the vadose zone from active seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,51 +8817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guadagnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8295" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0476.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Anest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.04.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Koziol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLZ18DN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rousselle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G1LNX03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZC5H8MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petronille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.350" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKNTB8SB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fassbinder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Becker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Donati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/home.asp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823163v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquesnoy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guadagnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8295" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0476.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Anest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1535" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.04.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Koziol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLZ18DN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rousselle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G1LNX03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZC5H8MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petronille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.350" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKNTB8SB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fassbinder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Becker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Donati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/home.asp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823163v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquesnoy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>