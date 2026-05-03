--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -106,3707 +106,3724 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Raman thermometry to charcoals from archaeological sites: assessing the effect of wood chemistry and post-depositional effects on apparent carbonization temperature</w:t>
+                <w:t xml:space="preserve">EA-ERT: a new ensemble approach to convert time-lapse ERT data to soil water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria S Derbilova</w:t>
+                <w:t xml:space="preserve">B. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">S.D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">N.K. Martin-Stpaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
+                <w:t xml:space="preserve">R. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Pascal Malou</w:t>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 215, pp.105157. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 673, pp.135451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549472v1</w:t>
+                <w:t xml:space="preserve">hal-05591994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward characterization of organic matter rich in aromatic compounds by spectral-induced polarization: preliminary investigation and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Application of Raman thermometry to charcoals from archaeological sites: assessing the effect of wood chemistry and post-depositional effects on apparent carbonization temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria S Derbilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Abiven</w:t>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoliang Luo</w:t>
+                <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Pascal Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf145⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.105157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206839v1</w:t>
+                <w:t xml:space="preserve">hal-05549472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydraulic network of the pre-Hispanic city of Tiwanaku (Bolivia): New insights from the integration of canal morphology, hydrogeological and palaeoenvironmental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+                <w:t xml:space="preserve">Toward characterization of organic matter rich in aromatic compounds by spectral-induced polarization: preliminary investigation and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bièvre</w:t>
+                <w:t xml:space="preserve">Aida Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">Alexis Maineult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108475⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241 (3), pp.2028-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913644v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of dielectric polarization effects in near‐surface earth materials in the 100 Hz–10 MHz frequency range: First interpretation paths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hydraulic network of the pre-Hispanic city of Tiwanaku (Bolivia): New insights from the integration of canal morphology, hydrogeological and palaeoenvironmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Souffaché</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Jougnot</w:t>
+                <w:t xml:space="preserve">Grégory Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maineult</w:t>
+                <w:t xml:space="preserve">Christophe Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Rejiba</w:t>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (4), pp.468-481. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nsg.12302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04591946v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of dielectric polarization effects in near‐surface earth materials in the 100 Hz–10 MHz frequency range: First interpretation paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guérin</w:t>
+                <w:t xml:space="preserve">A Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mélin</w:t>
+                <w:t xml:space="preserve">B Souffaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilou Nordez</w:t>
+                <w:t xml:space="preserve">D Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+                <w:t xml:space="preserve">A Maineult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Du Gardin</w:t>
+                <w:t xml:space="preserve">F Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (4), pp.468-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nsg.12302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970323v1</w:t>
+                <w:t xml:space="preserve">insu-04591946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Archaeological Features and/or Removing Disturbances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+                <w:t xml:space="preserve">Samuel Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fossurier</w:t>
+                <w:t xml:space="preserve">Muriel Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Du Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and EMI prospection in a disturbed environment: the case of the Saint Brice/ Ecouen (Val d'Oise, France) pottery workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guadagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, pp.39-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.8295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jardins de l’Archevêché in Bourges: How Geophysics Can Help to Evaluate the Archaeological Potential of Urban Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Burzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lanéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, pp.135-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.9074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Mapping of Pasargadae (Fars Province, Iran): Feedback from the 2017–2018 Fieldwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, pp.115-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.8909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into prehispanic urban organization at Tiwanaku (NE Bolivia): Cross combined approach of photogrammetry, magnetic surveys and previous archaeological excavations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Archaeological Features and/or Removing Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Janusek</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koons</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.023⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.9658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062294v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La misión franco-boliviana «Paleoambiente y Arqueología del río Guaquira-Tiwanaku (Bolivia)»: un estudio multidisciplinario de las interacciones entre las sociedades antiguas y el medioambiente</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into prehispanic urban organization at Tiwanaku (NE Bolivia): Cross combined approach of photogrammetry, magnetic surveys and previous archaeological excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Lucero Mamani</w:t>
+                <w:t xml:space="preserve">M.-A. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alejandro Rodríguez</w:t>
+                <w:t xml:space="preserve">E. G. Ernenwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Bello Gómez</w:t>
+                <w:t xml:space="preserve">J. W. Janusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifea.9777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Archaeological Science: Reports, 23, pp.464-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122473v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of buried cables and pipes using electromagnetic induction loop-loop frequency-domain devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (1), pp.E1 - E10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/geo2016-0476.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première campagne de prospection à Médamoud: méthodologie et résultats préliminaires (Mission Ifao/Paris-Sorbonne/Labex Resmed de Médamoud)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">La misión franco-boliviana «Paleoambiente y Arqueología del río Guaquira-Tiwanaku (Bolivia)»: un estudio multidisciplinario de las interacciones entre las sociedades antiguas y el medioambiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulema Barahona Mendieta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+                <w:t xml:space="preserve">Sofía Sejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">Karen Lucero Mamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alejandro Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Bello Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifao.562⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.169-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.9777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02087563v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Interpretation of shallow EMI resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (2), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01513140v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519829v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376239v1</w:t>
+                <w:t xml:space="preserve">hal-01376280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Interpretation of shallow electromagnetic instruments resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.1535⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (2), pp.E103-E112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2014-0549.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376280v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of shallow electromagnetic instruments resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une première campagne de prospection à Médamoud: méthodologie et résultats préliminaires (Mission Ifao/Paris-Sorbonne/Labex Resmed de Médamoud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Relats Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulema Barahona Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2014-0549.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.325-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifao.562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375877v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02087563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of quadrature magnetic susceptibility/magnetic viscosity of soils by using multi-frequency EMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120, pp.36-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-depth electrical resistivity survey for mapping soil units within two 3 ha plots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Calibration of frequency-domain electromagnetic devices used in near-surface surveying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.04.034⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.481-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01010764v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of frequency-domain electromagnetic devices used in near-surface surveying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-depth electrical resistivity survey for mapping soil units within two 3 ha plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014012⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 232-234, pp.317-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196407v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01010764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in situ tests of a new electrostatic resistivity meter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (3), pp.265-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/1873-0604.2012063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periglacial morphogenesis in the Paris Basin: insight from geophysical survey and consequences for the fate of soil pollution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fok van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 197, doi: 10.1016/j.geomorph.2013.04.027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Magnetic Ghosts on an Early Middle Age Settlement: Comparison of Data from Stripped and Non-stripped Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.191-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/arp.1427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slingram EMI prospection: Are vertical orientated devices a suitable solution in archaeological and pedological prospection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (4), pp.731-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of cyclostratigraphic studies by processing of high-resolution magnetic susceptibility logging: Example of PEP1002 borehole (Bure, Meuse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 343, pp.379-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signal prospecting using multi parameter measurements : the case study of the Gallic site of Levroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petronille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00656955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of resistive features using towed slingram electromagnetic induction instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Flageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (2), pp.103-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/arp.350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00718512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3816,4861 +3833,4861 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols spécifiques à l’environnement des fossés agricoles en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association franaçaise d'étude des sols; Société suisses de pédologie, Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05168000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface wave seismics in urban prospection: seeking robust results in noisy environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cunha Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Burzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Archaeological Prospection and Heritage Management in Urban Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Benech; Jeroen Verhegge, Apr 2024, Saint-Romain-en-Gal musée archéologique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04841446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils géophysiques en pédologie : exemples et réflexions pour la cartographie de sols dans le cadre de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau hydraulique de la ville préèinca de Tiwanaku (Bolivie) : géométrie, organisation et chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque GEOFCAN Géophysique des sols et des formations superficielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau hydraulique de la cité pré-Inca de Tiwanaku (Bolivie) : mise en relation de la morphologie des canaux avec le contexte hydrogéologique et paléoenvironnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WuMapPy an open-source software for geophysical prospection data processing: 2019 milestone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Sligo, France. pp.293-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signal prospecting in a former Achaemenid ‘palace’: the example of Gumbati (Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Fassbinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheiblecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Siglo, Ireland. pp.193-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which EM Properties with Multi-frequency Low Induction Number Slingram Apparatus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics - Geosciences'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Malmö, Sweden. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201701982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingram frequency-domain EMI: 3D linear inversion of magnetic susceptibility measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521821v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM Systems Design: Using Full Maxwell FDTD Modelling to Study the Transient Response of Custom-madeTx and Rx Coils.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740078v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01420377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
+              <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602075⟩</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397605v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01360089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEM Systems Design: Using Full Maxwell FDTD Modelling to Study the Transient Response of Custom-madeTx and Rx Coils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hovhannissian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01420377v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slingram frequency-domain EMI: 3D linear inversion of magnetic susceptibility measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon François-Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Near Surface Geoscience 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360089v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WuMapPy, an open-source software for geophysical prospection data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference for Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland. pp.563-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Susceptibility Measurement Using Multi-frequency Slingram EMI Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sarris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTION GEOPHYSIQUE DANS LE CADRE D'UNE ETUDE DE LA VARIABILITE SPATIALE DES RENDEMENTS AGRICOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR GEOPS, 2014, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of the French Soil Quality Network: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2012 – 18. European Meeting of Environmental and Engineering Geophysics of the Near Surface Geoscience Division of EAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologies périglaciaires de la plaine de Pierrelaye (95) : apport de la géophysique et impact sur la migration des polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of magnetic susceptibility and viscosity measurements as a mapping tool for soil properties: DIGISOIL field results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Propriétés magnétiques des sols cultivés : synthèse des résultats du programme Européen DIGISOIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746972v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGISOIL : un système multicapteur pour la cartographie physique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GFHN -Colloque GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés magnétiques des sols cultivés : synthèse des résultats du programme Européen DIGISOIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The use of magnetic susceptibility and viscosity measurements as a mapping tool for soil properties: DIGISOIL field results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749078v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Near Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées AGAP Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées AGAP Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variety in Archaeogeophysics : the French example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Cuenca-Garcia; Andrei Asăndulesei; Kelsey M. Lowe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeo-Geophysics. Integrated minimally invasive approaches using country-based examples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.245-279, 2024, One World Archaeology, 978-3-031-57899-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57900-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies for using magnetic susceptibility to reconstruct ancient landscapes on a large scale: A case study from Persepolis (Central Fars, Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boschi, Federica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Looking to the Future, Caring for the Past. Preventive Archaeology in Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bononia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-271, 2016, 978-88-6923-173-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical multi-depth survey to assess soil cover spatial organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alex McBratney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Soil Map</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.465-470, 2014, GlobalSoilMap: Basis of the global soil information system, 978-1-138-00119-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b16500-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélie Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'évaluation du risque de mobilité des métaux dans l'agrosystème contaminé de Pierrelaye-Bessancourt : prospections du site, fonctionnement des sols et tests de lixiviation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fok van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'évaluation du risque de mobilité des métaux dans l'agrosystème contaminé de Pierrelaye-Bessancourt : prospections du site et tests de lixiviation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tamtam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fok van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Maftei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field measurements realized on selected test sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Maftei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FP7-DIGISOIL-D3.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical specifications of the system of geophysical sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FP7-DIGISOIL-D1.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From geophysical parameters to soil characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FP7-DIGISOIL-D2.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824942v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">insu-00955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et facteurs de variabilité de la susceptibilité magnétique dans un bassin versant viticole méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of a bioremediation plan for an Ile-de-France site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2021 - Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards water content monitoring in the vadose zone from active seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13355, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8817,51 +8834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guadagnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8295" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0476.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Anest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1535" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.04.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Koziol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLZ18DN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rousselle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.10.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G1LNX03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZC5H8MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petronille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.350" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKNTB8SB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323952v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fassbinder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Becker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Donati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/home.asp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823163v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquesnoy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guadagnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8295" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9658" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0476.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Anest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1535" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.06.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.04.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Koziol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1427" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLZ18DN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rousselle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.10.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G1LNX03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZC5H8MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petronille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.350" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKNTB8SB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fassbinder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Becker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701982" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Donati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/home.asp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647539v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquesnoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>