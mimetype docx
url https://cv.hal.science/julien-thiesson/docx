--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -901,538 +901,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and EMI prospection in a disturbed environment: the case of the Saint Brice/ Ecouen (Val d'Oise, France) pottery workshop</w:t>
+                <w:t xml:space="preserve">Mapping Archaeological Features and/or Removing Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dabas</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Guadagnin</w:t>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Lambert</w:t>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45, pp.39-42. </w:t>
+              <w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.211-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.8295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.9658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360205v1</w:t>
+                <w:t xml:space="preserve">hal-03676215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Jardins de l’Archevêché in Bourges: How Geophysics Can Help to Evaluate the Archaeological Potential of Urban Land</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and EMI prospection in a disturbed environment: the case of the Saint Brice/ Ecouen (Val d'Oise, France) pottery workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guadagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45, pp.135-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.9074⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 45, pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.8295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356257v1</w:t>
+                <w:t xml:space="preserve">hal-03360205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Mapping of Pasargadae (Fars Province, Iran): Feedback from the 2017–2018 Fieldwork</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Jardins de l’Archevêché in Bourges: How Geophysics Can Help to Evaluate the Archaeological Potential of Urban Land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+                <w:t xml:space="preserve">Audrey Burzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Lanéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45, pp.115-118. </w:t>
+              <w:t xml:space="preserve">, 2021, 45, pp.135-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.8909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.9074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03510812v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Archaeological Features and/or Removing Disturbances</w:t>
+                <w:t xml:space="preserve">Electromagnetic Mapping of Pasargadae (Fars Province, Iran): Feedback from the 2017–2018 Fieldwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Simon</w:t>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.211-214. </w:t>
+              <w:t xml:space="preserve">, 2021, 45, pp.115-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.9658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.8909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676215v1</w:t>
+                <w:t xml:space="preserve">halshs-03510812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into prehispanic urban organization at Tiwanaku (NE Bolivia): Cross combined approach of photogrammetry, magnetic surveys and previous archaeological excavations</w:t>
               </w:r>
@@ -1546,1051 +1546,1051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of buried cables and pipes using electromagnetic induction loop-loop frequency-domain devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dabas</w:t>
+                <w:t xml:space="preserve">La misión franco-boliviana «Paleoambiente y Arqueología del río Guaquira-Tiwanaku (Bolivia)»: un estudio multidisciplinario de las interacciones entre las sociedades antiguas y el medioambiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofía Sejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lucero Mamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alejandro Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Bello Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2016-0476.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.169-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.9777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839280v1</w:t>
+                <w:t xml:space="preserve">hal-02122473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La misión franco-boliviana «Paleoambiente y Arqueología del río Guaquira-Tiwanaku (Bolivia)»: un estudio multidisciplinario de las interacciones entre las sociedades antiguas y el medioambiente</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luis Alejandro Rodríguez</w:t>
+                <w:t xml:space="preserve">Characterization of buried cables and pipes using electromagnetic induction loop-loop frequency-domain devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Bello Gómez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (2), pp.169-193. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (1), pp.E1 - E10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bifea.9777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2016-0476.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122473v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Interpretation of shallow EMI resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
+                <w:t xml:space="preserve">Une première campagne de prospection à Médamoud: méthodologie et résultats préliminaires (Mission Ifao/Paris-Sorbonne/Labex Resmed de Médamoud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Dabas</w:t>
+                <w:t xml:space="preserve">Félix Relats Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Xavier Simon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zulema Barahona Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.325-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifao.562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01519748v1</w:t>
+                <w:t xml:space="preserve">halshs-02087563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Interpretation of shallow EMI resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Seger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (2), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519829v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Anest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01376239v1</w:t>
+                <w:t xml:space="preserve">hal-01376280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingram EMI Devices for Characterizing Resistive Features Using Apparent Conductivity Measurements: check of the DualEM-421S Instrument and Field Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arp.1535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01376280v1</w:t>
+                <w:t xml:space="preserve">hal-01376239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of shallow electromagnetic instruments resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375877v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première campagne de prospection à Médamoud: méthodologie et résultats préliminaires (Mission Ifao/Paris-Sorbonne/Labex Resmed de Médamoud)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Relats Montserrat</w:t>
+                <w:t xml:space="preserve">Interpretation of shallow electromagnetic instruments resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (2), pp.E103-E112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2014-0549.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bifao.562⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02087563v1</w:t>
+                <w:t xml:space="preserve">hal-01375877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of quadrature magnetic susceptibility/magnetic viscosity of soils by using multi-frequency EMI</w:t>
               </w:r>
@@ -2687,347 +2687,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of frequency-domain electromagnetic devices used in near-surface surveying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-depth electrical resistivity survey for mapping soil units within two 3 ha plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014012⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 232-234, pp.317-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196407v1</w:t>
+                <w:t xml:space="preserve">insu-01010764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-depth electrical resistivity survey for mapping soil units within two 3 ha plots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of frequency-domain electromagnetic devices used in near-surface surveying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Michelin</w:t>
+                <w:t xml:space="preserve">Pauline Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 232-234, pp.317-327. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.481-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01010764v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in situ tests of a new electrostatic resistivity meter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of resistive features using towed slingram electromagnetic induction instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Flageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3972,90 +3972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface wave seismics in urban prospection: seeking robust results in noisy environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cunha Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Burzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4481,51 +4481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4576,51 +4576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signal prospecting in a former Achaemenid ‘palace’: the example of Gumbati (Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Fassbinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,649 +4786,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">TEM Systems Design: Using Full Maxwell FDTD Modelling to Study the Transient Response of Custom-madeTx and Rx Coils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+                <w:t xml:space="preserve">C Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Hovhannissian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397605v1</w:t>
+                <w:t xml:space="preserve">hal-01740078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slingram frequency-domain EMI: 3D linear inversion of magnetic susceptibility measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon François-Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01420377v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dangeard</w:t>
+                <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Guérin</w:t>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602076⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360089v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM Systems Design: Using Full Maxwell FDTD Modelling to Study the Transient Response of Custom-madeTx and Rx Coils.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740078v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01420377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingram frequency-domain EMI: 3D linear inversion of magnetic susceptibility measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521821v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01360089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WuMapPy, an open-source software for geophysical prospection data processing</w:t>
               </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5539,51 +5539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Susceptibility Measurement Using Multi-frequency Slingram EMI Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6025,454 +6025,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés magnétiques des sols cultivés : synthèse des résultats du programme Européen DIGISOIL</w:t>
+                <w:t xml:space="preserve">The use of magnetic susceptibility and viscosity measurements as a mapping tool for soil properties: DIGISOIL field results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Giot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749078v1</w:t>
+                <w:t xml:space="preserve">hal-02746972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGISOIL : un système multicapteur pour la cartographie physique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés magnétiques des sols cultivés : synthèse des résultats du programme Européen DIGISOIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Samyn</w:t>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GFHN -Colloque GEOFCAN</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749218v1</w:t>
+                <w:t xml:space="preserve">hal-02749078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of magnetic susceptibility and viscosity measurements as a mapping tool for soil properties: DIGISOIL field results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Seger</w:t>
+                <w:t xml:space="preserve">DIGISOIL : un système multicapteur pour la cartographie physique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GFHN -Colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746972v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6773,51 +6773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,51 +6898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,1315 +6981,1315 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées AGAP Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids et ses abords (Loiret, Centre Val-de-Loire), rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 2e campagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lejault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'évaluation du risque de mobilité des métaux dans l'agrosystème contaminé de Pierrelaye-Bessancourt : prospections du site, fonctionnement des sols et tests de lixiviation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fok van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'évaluation du risque de mobilité des métaux dans l'agrosystème contaminé de Pierrelaye-Bessancourt : prospections du site et tests de lixiviation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tamtam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fok van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Maftei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field measurements realized on selected test sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Maftei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FP7-DIGISOIL-D3.2, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical specifications of the system of geophysical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FP7-DIGISOIL-D1.1, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From geophysical parameters to soil characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FP7-DIGISOIL-D2.1, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety in Archaeogeophysics : the French example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Cuenca-Garcia; Andrei Asăndulesei; Kelsey M. Lowe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Archaeo-Geophysics. Integrated minimally invasive approaches using country-based examples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.245-279, 2024, One World Archaeology, 978-3-031-57899-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-57900-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for using magnetic susceptibility to reconstruct ancient landscapes on a large scale: A case study from Persepolis (Central Fars, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boschi, Federica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Looking to the Future, Caring for the Past. Preventive Archaeology in Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bononia University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-271, 2016, 978-88-6923-173-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02005991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical multi-depth survey to assess soil cover spatial organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex McBratney. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.465-470, 2014, GlobalSoilMap: Basis of the global soil information system, 978-1-138-00119-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b16500-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00955377v1</w:t>
-              </w:r>
-[...856 lines deleted...]
-                <w:t xml:space="preserve">hal-02824942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8540,77 +8540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards water content monitoring in the vadose zone from active seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8834,51 +8834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guadagnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8295" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9658" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0476.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Anest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1535" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.06.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.04.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Koziol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1427" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLZ18DN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rousselle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.10.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G1LNX03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZC5H8MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petronille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.350" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKNTB8SB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fassbinder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Becker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701982" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Donati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/home.asp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647539v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquesnoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05591994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Martin-Stpaul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9658" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guadagnin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lan&#233;elle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8909" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0476.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Anest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.06.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01010764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.04.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok van Oort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.04.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Koziol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1427" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCLZ18DN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rousselle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.10.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G1LNX03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Huret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZC5H8MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petronille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.350" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKNTB8SB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fassbinder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Becker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701982" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Donati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746972v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098441v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Laurendeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820011v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/home.asp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955377v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-83" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824265v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Mbodj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquesnoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>