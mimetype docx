--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -66,2068 +66,2068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du projet au promoteur : Abu Dhabi Plaza (Astana) par Aldar (Abu Dhabi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès des études sur le Moyen-Orient et le monde musulman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Moyen-Orient et monde musulman, Université de Strasbourg, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05387941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the ritual services market on the transformation of urban landscapes in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central Eurasian Studies Society - 2022 Summer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tachkent, Uzbekistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03898172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids de l’État dans les représentations de l'espace mondial; discours national et représentations géographiques au Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVèmes journées Cartotêtes ; les dimensions sociales de la cartographie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Asie centrale vue du Kazakhstan : un espace médian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.542-546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astana (Kazakhstan). Le récit, un outil pour accompagner l'émergence d'une capitale et d'une ville mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "récits de ville. Usages et histoire du changement urbain". Labex Futur urbains &amp; Instituto Universitatio de urbanistica de l'université de Vallodolid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ivry-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nomadisme et urbanisme : les relations homme-animal en Asie intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival international de géographie, Sep 2017, Saint-Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02366822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des oasis d'Asie centrale ? L'émigration des populations oasiennes d'Ouzbékistan, du Tadjikistan et du Kirghizstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.84-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la ville à Astana : un urbanisme planificateur porté par les acteurs kazakhstanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/148he⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : Approches visuelles dans les recherches sur les migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Martiniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 41 - n°2 et 3, pp.247-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15ars⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05520772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déclinaisons de la Belt and Road Initiative en Eurasie : une décennie de développement en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1-2 (1), pp.9-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/receo1.541.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport ferroviaire conteneurisé entre Chine et Europe Un projet phare de la BRI face à la pandémie de Covid-19 et à la guerre en Ukraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au centre est l'État-nation. Le Monde vu par des étudiants du Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almagul Mussina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurzhanat D Shakirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/receo1.541.0165⟩</w:t>
+              <w:t xml:space="preserve">Geographica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gh-79-101-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612047v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au centre est l'État-nation. Le Monde vu par des étudiants du Kazakhstan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le transport ferroviaire conteneurisé entre Chine et Europe Un projet phare de la BRI face à la pandémie de Covid-19 et à la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographica Helvetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gh-79-101-2024⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (1-2), pp.165-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.541.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582181v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">За критический и беспристрастный конструктивизм. Еще раз о понятии «Глобальный Восток» применительно к Центральной Азии</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russian Sociological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (1), pp.48-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Ouzbékistan après Islam Karimov : continuité institutionnelle et changements structurels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les Etudes du CERI, 241-242, pp. 18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la nouvelle capitale du Kazakhstan, Astana / Nur-Sultan (1998-2018) : croissance, capitalisation et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.32223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ouzbékistan après Islam Karimov : continuité institutionnelle et changements structurels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 241-242, pp.18 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle « Route de la soie » : une notion porteuse d'illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82, pp.33 - 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01483645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaissance de la « Route de la soie » : Un mythe qui occulte les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32, pp.297 - 317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01723217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du livre d’Alain Cariou, L’Asie centrale – Territoires, sociétés et environnement, Paris, A. Colin, 2015, 334 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 46 (n° 2), pp. 219 - 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie centrale : vingt ans de reconfiguration politique, économique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (1-2), pp.5 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01483736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des migrants d’Ouzbékistan : transport, frontières et circulation migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Migrations en Asie Centrale et en Caucase, 26 (3), pp.31-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.5207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazars et routes commerciales en Asie centrale – Transformation post-soviétique et « mondialisation par le bas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.167-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.4844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04658615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décollectivisation dans les montagnes d'Asie centrale (Tadjikistan, Kirghizstan) : Transformations agricoles et crise sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 2, p. 221-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclaves et enclavement dans le Ferghana post-soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études sur la Méditerranée orientale et le monde turco-iranien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, pp. 28-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375995v1</w:t>
-              </w:r>
-[...617 lines deleted...]
-                <w:t xml:space="preserve">hal-01024627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2539,405 +2539,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01923525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turkménistan</w:t>
+                <w:t xml:space="preserve">Ouzbékistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales - approche géohistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 661-663, 2015</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 653-657, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484761v1</w:t>
+                <w:t xml:space="preserve">hal-01484665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Asie centrale, une région sous influences</w:t>
+                <w:t xml:space="preserve">Turkménistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Luc Racine. </w:t>
+              <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asie – mondes émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp. 107 - 122, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire des migrations internationales - approche géohistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp. 661-663, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01238874v1</w:t>
+                <w:t xml:space="preserve">hal-01484761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirghizstan</w:t>
+                <w:t xml:space="preserve">L'Asie centrale, une région sous influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gildas Simon. </w:t>
+              <w:t xml:space="preserve">Jean-Luc Racine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire international des migrations internationales - approche géohistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp. 646-649, 2015</w:t>
+              <w:t xml:space="preserve">Asie – mondes émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp. 107 - 122, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484751v1</w:t>
+                <w:t xml:space="preserve">halshs-01238874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazakhstan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kirghizstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des migrations internationales - approche géohistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp. 642-645, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire international des migrations internationales - approche géohistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp. 646-649, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484648v1</w:t>
+                <w:t xml:space="preserve">hal-01484751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouzbékistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales - approche géohistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 653-657, 2015</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 642-645, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484665v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The post-soviet space between north and south: Discontinuities, disparities and migrations</w:t>
               </w:r>
@@ -2986,663 +2986,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme et nomadisme, les paradoxes d'Astana</w:t>
+                <w:t xml:space="preserve">Nomades et sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 275-277, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 230-231, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485087v1</w:t>
+                <w:t xml:space="preserve">halshs-01485064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les nomades dominaient la steppe (IXe s. av. n.e. - XVIe s.)</w:t>
+                <w:t xml:space="preserve">De l'élevage soviétique à l'agriculture paysanne au Kirghizstan indépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 234-235, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 250-252, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485069v1</w:t>
+                <w:t xml:space="preserve">halshs-01485072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steppes et déserts d'Asie intérieure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Ferret</w:t>
+                <w:t xml:space="preserve">Peuples d'Asie centrale et septentrionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 31-33, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 12-17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485045v1</w:t>
+                <w:t xml:space="preserve">halshs-01485033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nomades face à la modernité soviétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steppes et déserts d'Asie intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 253-255, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 31-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485080v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes d'Asie centrale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les nomades dominaient la steppe (IXe s. av. n.e. - XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.34-36, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 234-235, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485053v1</w:t>
+                <w:t xml:space="preserve">halshs-01485069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuples d'Asie centrale et septentrionale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nomades face à la modernité soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 12-17, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 253-255, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485033v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'élevage soviétique à l'agriculture paysanne au Kirghizstan indépendant</w:t>
+                <w:t xml:space="preserve">Urbanisme et nomadisme, les paradoxes d'Astana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 250-252, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 275-277, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485072v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomades et sédentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montagnes d'Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amantour Japarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 230-231, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.34-36, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485064v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3660,51 +3660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Belt and Road Initiative en Eurasie, 10 ans de développement en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,975 +3817,1108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.21899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La civilisation nomade des Kazakhs (Nurbulat Masanov)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le désordre tribal et le jeu du prestige: le regard des diplomates ottomans sur le mouvement constitutionnel iranien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alisa Shablovskaia</w:t>
+                <w:t xml:space="preserve">Tribu ou faction politique ? Les nomades Ōrāniyān des sources persanes médiévales et les errements de l’historiographie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04193257v1</w:t>
+                <w:t xml:space="preserve">hal-04197377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « libertés académiques » à l’épreuve du terrain : réflexions sur l’« affaire » Faribâ Âdelkhâh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données sur l’histoire de la mécanique dans l’Iran tardo-antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zubani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Digard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193497v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et étude de la bibliothèque d’Aḥmad Bēg, émir kurde des Mokrī : une contribution à la connaissance de la culture livresque dans le monde turco-iranien au XIXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Alsancakli</w:t>
+                <w:t xml:space="preserve">Le désordre tribal et le jeu du prestige: le regard des diplomates ottomans sur le mouvement constitutionnel iranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Shablovskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197358v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise de janvier 2022 au Kazakhstan, une lecture géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les « libertés académiques » à l’épreuve du terrain : réflexions sur l’« affaire » Faribâ Âdelkhâh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Digard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197320v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autorité et culture politique dans la société qajare : la mobilisation de l'Iran sassanide par les oulémas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Hermann</w:t>
+                <w:t xml:space="preserve">Description et étude de la bibliothèque d’Aḥmad Bēg, émir kurde des Mokrī : une contribution à la connaissance de la culture livresque dans le monde turco-iranien au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Alsancakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111338v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribu ou faction politique ? Les nomades Ōrāniyān des sources persanes médiévales et les errements de l’historiographie moderne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La crise de janvier 2022 au Kazakhstan, une lecture géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197377v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’histoire de la mécanique dans l’Iran tardo-antique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Zubani</w:t>
+                <w:t xml:space="preserve">Autorité et culture politique dans la société qajare : la mobilisation de l'Iran sassanide par les oulémas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193469v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Worlds Meet: Objects and Ideas Across Indo-Iranian Frontiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4795,423 +4928,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divorce-to-marriage ratios in central Asia (by region, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://cartorient.cnrs.fr/atlas/197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04358439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The divorce rate in central Asia (by region, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartOrient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://cartorient.cnrs.fr/atlas/219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04358426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess mortality in central Asia during the COVID-19 pandemic (by region, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, http://cartorient.cnrs.fr/atlas/187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03897831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population density of Tajikistan (by district, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, http://cartorient.cnrs.fr/atlas/103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096923v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5388,51 +5388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Novembre 2021, GIS MOMM. 2021, http://majlis-remomm.fr/72318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5658,64 +5658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Stépanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5915,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wolkenstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148he" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520772v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843418v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almagul Mussina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurzhanat D Shakirova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-101-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4844" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Shablovskaia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Digard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Alsancakli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04111338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zubani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Patel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourniau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03618703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hohmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898172v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wolkenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148he" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon Loiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almagul Mussina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurzhanat D Shakirova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-101-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4844" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourniau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zubani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Shablovskaia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Digard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Alsancakli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197320v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04111338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Patel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03618703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hohmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>