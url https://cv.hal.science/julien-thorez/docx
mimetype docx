--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -2612,246 +2612,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turkménistan</w:t>
+                <w:t xml:space="preserve">L'Asie centrale, une région sous influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gildas Simon. </w:t>
+              <w:t xml:space="preserve">Jean-Luc Racine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des migrations internationales - approche géohistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp. 661-663, 2015</w:t>
+              <w:t xml:space="preserve">Asie – mondes émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp. 107 - 122, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484761v1</w:t>
+                <w:t xml:space="preserve">halshs-01238874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Asie centrale, une région sous influences</w:t>
+                <w:t xml:space="preserve">Kirghizstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Luc Racine. </w:t>
+              <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asie – mondes émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp. 107 - 122, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire international des migrations internationales - approche géohistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp. 646-649, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01238874v1</w:t>
+                <w:t xml:space="preserve">hal-01484751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirghizstan</w:t>
+                <w:t xml:space="preserve">Turkménistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire international des migrations internationales - approche géohistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp. 646-649, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire des migrations internationales - approche géohistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp. 661-663, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484751v1</w:t>
+                <w:t xml:space="preserve">hal-01484761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazakhstan</w:t>
               </w:r>
@@ -2986,100 +2986,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomades et sédentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuples d'Asie centrale et septentrionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 230-231, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 12-17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485064v1</w:t>
+                <w:t xml:space="preserve">halshs-01485033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'élevage soviétique à l'agriculture paysanne au Kirghizstan indépendant</w:t>
               </w:r>
@@ -3132,345 +3145,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuples d'Asie centrale et septentrionale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nomades et sédentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 12-17, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 230-231, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485033v1</w:t>
+                <w:t xml:space="preserve">halshs-01485064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steppes et déserts d'Asie intérieure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nomades face à la modernité soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 31-33, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 253-255, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485045v1</w:t>
+                <w:t xml:space="preserve">halshs-01485080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les nomades dominaient la steppe (IXe s. av. n.e. - XVIe s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steppes et déserts d'Asie intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 234-235, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 31-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485069v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nomades face à la modernité soviétique</w:t>
+                <w:t xml:space="preserve">Quand les nomades dominaient la steppe (IXe s. av. n.e. - XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d'Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp. 253-255, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp. 234-235, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485080v1</w:t>
+                <w:t xml:space="preserve">halshs-01485069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et nomadisme, les paradoxes d'Astana</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes d'Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amantour Japarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,1093 +3838,1093 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribu ou faction politique ? Les nomades Ōrāniyān des sources persanes médiévales et les errements de l’historiographie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur l’histoire de la mécanique dans l’Iran tardo-antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zubani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désordre tribal et le jeu du prestige: le regard des diplomates ottomans sur le mouvement constitutionnel iranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Shablovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « libertés académiques » à l’épreuve du terrain : réflexions sur l’« affaire » Faribâ Âdelkhâh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Digard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description et étude de la bibliothèque d’Aḥmad Bēg, émir kurde des Mokrī : une contribution à la connaissance de la culture livresque dans le monde turco-iranien au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Alsancakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de janvier 2022 au Kazakhstan, une lecture géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité et culture politique dans la société qajare : la mobilisation de l'Iran sassanide par les oulémas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where Worlds Meet: Objects and Ideas Across Indo-Iranian Frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La civilisation nomade des Kazakhs (Nurbulat Masanov)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04312383v1</w:t>
-              </w:r>
-[...929 lines deleted...]
-                <w:t xml:space="preserve">hal-04193209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5658,51 +5658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Stépanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898172v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wolkenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148he" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon Loiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almagul Mussina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurzhanat D Shakirova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-101-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4844" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourniau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zubani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Shablovskaia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Digard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Alsancakli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197320v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04111338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Patel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03618703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hohmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898172v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wolkenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148he" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04582181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon Loiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almagul Mussina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurzhanat D Shakirova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-101-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4844" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tapia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zubani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Shablovskaia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Digard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Alsancakli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04197320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04111338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04193209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Patel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourniau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03618703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hohmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>