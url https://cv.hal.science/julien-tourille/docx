--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tourille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur NLP à EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskandar Boucharenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Armingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Peuvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarization in the News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infox sur seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting without forgetting: KnowBert-UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessalonique, Greece. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04513766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784785v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Doutreligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01857879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal information extraction from clinical text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01858431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Clinical Event Timelines : Temporal Information Extraction and Coreference Resolution in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document and Text Processing. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tourille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur NLP à EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskandar Boucharenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Armingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Peuvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarization in the News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infox sur seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting without forgetting: KnowBert-UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessalonique, Greece. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04513766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784785v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Doutreligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01857879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal information extraction from clinical text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01858431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Clinical Event Timelines : Temporal Information Extraction and Coreference Resolution in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document and Text Processing. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Piat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Essafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01997223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Piat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Essafi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01997223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>