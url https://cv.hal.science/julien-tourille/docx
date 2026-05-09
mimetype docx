--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tourille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur NLP à EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskandar Boucharenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Armingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Peuvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarization in the News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infox sur seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting without forgetting: KnowBert-UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessalonique, Greece. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04513766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784785v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Doutreligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01857879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal information extraction from clinical text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01858431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Clinical Event Timelines : Temporal Information Extraction and Coreference Resolution in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document and Text Processing. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tourille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur NLP à EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger or not trigger: dynamic thresholding for few shot event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45th European Conference on Information Retrieval. ECIR 2023: Advances in Information Retrieval, Dublin Ireland, April 2-6 2023, 13981, pp.637-645. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28238-6_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04484350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskandar Boucharenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIAM - A metric for evaluating alignment in Text-to-Image generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. pp.2878-2887, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04557869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Armingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Peuvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de langage pour la génération de code tiennent-ils leurs promesses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël de Chalendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deshayes-Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarization in the News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infox sur seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04559049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does KnowBert-UMLS forget?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2023 - 20th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Gizeh, Egypt. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04559677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-TSC: A multilingual aligned news dataset for target-dependent sentiment classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2023 - 61st Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Bot-generated Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM International Workshop on Multimedia AI against Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newark, United States. pp.44-51, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512732.3533584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03788573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adaptation pour la reconnaissance d'entités médicales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brin-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles(TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't burst blindly: for a better use of natural language processing to fight opinion bubbles in news recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Treuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoliticalNLP 2022 - First Workshop on Natural Language Processing for Political sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04562587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Valencia (Espagne), Spain. pp.291-298, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08473-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04363098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.392-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Contextualized Representations with Biomedical Ontologies: Extending KnowBert to UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Computing Proceedings of the 2022 Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.760-773, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10464-0_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04563039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting without forgetting: KnowBert-UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessalonique, Greece. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04513766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784785v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Doutreligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01857879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01841667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal information extraction from clinical text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01858431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brin-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonor Becerra; Benoît Favre; Claire Gardent; Yannick Parmentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-108, 2022, LIFT-TAL 2022, Actes des journées jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03892389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Clinical Event Timelines : Temporal Information Extraction and Coreference Resolution in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document and Text Processing. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Piat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Essafi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01997223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484350v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04557869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deshayes-Chaussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Piat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04559049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04559677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Essafi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Deshayes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03788573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Sow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512732.3533584" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Treuillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10464-0_52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01997223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>