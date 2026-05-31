--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tourille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur NLP à EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger or not trigger: dynamic thresholding for few shot event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45th European Conference on Information Retrieval. ECIR 2023: Advances in Information Retrieval, Dublin Ireland, April 2-6 2023, 13981, pp.637-645. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28238-6_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04484350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskandar Boucharenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIAM - A metric for evaluating alignment in Text-to-Image generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. pp.2878-2887, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04557869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Armingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Peuvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de langage pour la génération de code tiennent-ils leurs promesses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël de Chalendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deshayes-Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarization in the News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infox sur seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04559049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does KnowBert-UMLS forget?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2023 - 20th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Gizeh, Egypt. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04559677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-TSC: A multilingual aligned news dataset for target-dependent sentiment classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2023 - 61st Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Bot-generated Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM International Workshop on Multimedia AI against Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newark, United States. pp.44-51, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512732.3533584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03788573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adaptation pour la reconnaissance d'entités médicales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brin-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles(TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't burst blindly: for a better use of natural language processing to fight opinion bubbles in news recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Treuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoliticalNLP 2022 - First Workshop on Natural Language Processing for Political sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04562587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Valencia (Espagne), Spain. pp.291-298, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08473-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04363098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.392-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Contextualized Representations with Biomedical Ontologies: Extending KnowBert to UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Computing Proceedings of the 2022 Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.760-773, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10464-0_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04563039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting without forgetting: KnowBert-UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessalonique, Greece. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04513766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784785v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Doutreligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01857879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01841667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal information extraction from clinical text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01858431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brin-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonor Becerra; Benoît Favre; Claire Gardent; Yannick Parmentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-108, 2022, LIFT-TAL 2022, Actes des journées jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03892389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Clinical Event Timelines : Temporal Information Extraction and Coreference Resolution in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document and Text Processing. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tourille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur NLP à EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger or not trigger: dynamic thresholding for few shot event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45th European Conference on Information Retrieval. ECIR 2023: Advances in Information Retrieval, Dublin Ireland, April 2-6 2023, 13981, pp.637-645. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28238-6_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04484350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement des constituants pour la représentation sémantique des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskandar Boucharenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.614-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIAM - A metric for evaluating alignment in Text-to-Image generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. pp.2878-2887, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04557869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Armingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Peuvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de langage pour la génération de code tiennent-ils leurs promesses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël de Chalendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Deshayes-Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04559049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances structurées par synthèse de texte spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellington Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarization in the News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infox sur seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does KnowBert-UMLS forget?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2023 - 20th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Gizeh, Egypt. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04559677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-TSC: A multilingual aligned news dataset for target-dependent sentiment classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2023 - 61st Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Valencia (Espagne), Spain. pp.291-298, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08473-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04363098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't burst blindly: for a better use of natural language processing to fight opinion bubbles in news recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célina Treuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoliticalNLP 2022 - First Workshop on Natural Language Processing for Political sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04562587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'adaptation pour la reconnaissance d'entités médicales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brin-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles(TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Bot-generated Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM International Workshop on Multimedia AI against Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newark, United States. pp.44-51, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512732.3533584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03788573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.392-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Contextualized Representations with Biomedical Ontologies: Extending KnowBert to UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Computing Proceedings of the 2022 Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. pp.760-773, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10464-0_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04563039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting without forgetting: KnowBert-UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessalonique, Greece. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04513766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784785v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Doutreligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01857879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01841667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal information extraction from clinical text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01858431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brin-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonor Becerra; Benoît Favre; Claire Gardent; Yannick Parmentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-108, 2022, LIFT-TAL 2022, Actes des journées jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03892389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Clinical Event Timelines : Temporal Information Extraction and Coreference Resolution in Electronic Health Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tourille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document and Text Processing. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484350v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04557869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deshayes-Chaussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Piat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04559049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04559677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Essafi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Deshayes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03788573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Sow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512732.3533584" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Treuillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10464-0_52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01997223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484350v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Boucharenc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04557869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deshayes-Chaussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04559049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Piat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04559677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Essafi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Deshayes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Treuillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03788573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Sow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512732.3533584" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10464-0_52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04513766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01997223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>