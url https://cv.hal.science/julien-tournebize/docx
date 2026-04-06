--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -324,51 +324,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -407,1787 +407,1787 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention and management of plant protection product transfers within the environment: A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.3032-3059. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35496-9⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810513v1</w:t>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic macroinvertebrate diversity and function in an agricultural constructed wetland affected by agrochemical pressure (Seine-et-Marne, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Prevention and management of plant protection product transfers within the environment: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (7), pp.3679-3697. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35722-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.3032-3059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35496-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248385v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Benthic macroinvertebrate diversity and function in an agricultural constructed wetland affected by agrochemical pressure (Seine-et-Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (7), pp.3679-3697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35722-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage assessment of irrigation districts: on the precision and accuracy of four parsimonious models</w:t>
+                <w:t xml:space="preserve">The role of ponds in pesticide dissipation at the catchment scale: The case of the Save agricultural catchment (Southwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Laluet</w:t>
+                <w:t xml:space="preserve">Mathilde Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Altés</w:t>
+                <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rivalland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-3695-2024⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 934, pp.173131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687773v2</w:t>
+                <w:t xml:space="preserve">hal-04638768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing and hydraulic modelling to assess the hydraulic performance of a constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 385, pp.135-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-385-135-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ponds in pesticide dissipation at the catchment scale: The case of the Save agricultural catchment (Southwestern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drainage assessment of irrigation districts: on the precision and accuracy of four parsimonious models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Joffre</w:t>
+                <w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+                <w:t xml:space="preserve">Víctor Altés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Macary</w:t>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Bahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 934, pp.173131. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (16), pp.3695-3716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-3695-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638768v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTIPOND: A descriptive model of pesticide fate in artificial ponds: II. Model application and evaluation</w:t>
+                <w:t xml:space="preserve">Uncertainty propagation in a modelling chain of climate change impact for a representative French drainage site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Bahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110472⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (10), pp.1426-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2203322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191025v1</w:t>
+                <w:t xml:space="preserve">hal-04190990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTIPOND: A descriptive model of pesticide fate in artificial ponds: I. Model development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04218026v1</w:t>
+                <w:t xml:space="preserve">hal-04241958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation in a modelling chain of climate change impact for a representative French drainage site</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Screening potential toxicity of currently used herbicides in the freshwater amphipod Gammarus fossarum based on multi-level biomarker responses to field-realistic exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabry El Kouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 320, pp.120985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2203322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04190990v1</w:t>
+                <w:t xml:space="preserve">hal-04157622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle des retenues collinaires pour limiter les flux de pesticides dans le paysage agricole ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting application dates on cereal reduces pesticide transfer via subsurface drainage based on water flow forecasts during autumn applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks‐perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maillet‐mezeray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7792⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241958v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening potential toxicity of currently used herbicides in the freshwater amphipod Gammarus fossarum based on multi-level biomarker responses to field-realistic exposures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PESTIPOND: A descriptive model of pesticide fate in artificial ponds: I. Model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120985⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 485, pp.110453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157622v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting application dates on cereal reduces pesticide transfer via subsurface drainage based on water flow forecasts during autumn applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PESTIPOND: A descriptive model of pesticide fate in artificial ponds: II. Model application and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Maillet‐mezeray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 484, pp.110472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.7483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051730v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process formulations and controlling factors of pesticide dissipation in artificial ponds: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,51 +2264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land drainage functioning and hydrological impacts in rural catchments: model development and field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,585 +2375,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational data assimilation to improve subsurface drainage model parameters</w:t>
+                <w:t xml:space="preserve">Do pesticides degrade in surface water receiving runoff from agricultural catchments? Combining passive samplers (POCIS) and compound-specific isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Chelil</w:t>
+                <w:t xml:space="preserve">Tetyana Gilevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Oubanas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Jérémy Masbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Gejadze</w:t>
+                <w:t xml:space="preserve">Baptiste Baumlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 610, pp.128006. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 842, pp.156735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700970v1</w:t>
+                <w:t xml:space="preserve">hal-03746400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Climate Change on Hydrological Indicators of Subsurface Drainage for a Representative French Drainage Site</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NIT-DRAIN model to simulate nitrate concentrations and leaching in a tile-drained agricultural field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.899226⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 271, pp.107798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714991v1</w:t>
+                <w:t xml:space="preserve">hal-03788389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIT-DRAIN model to simulate nitrate concentrations and leaching in a tile-drained agricultural field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of Climate Change on Hydrological Indicators of Subsurface Drainage for a Representative French Drainage Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107798⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.899226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.899226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788389v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do pesticides degrade in surface water receiving runoff from agricultural catchments? Combining passive samplers (POCIS) and compound-specific isotope analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetyana Gilevska</w:t>
+                <w:t xml:space="preserve">Variational data assimilation to improve subsurface drainage model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Masbou</w:t>
+                <w:t xml:space="preserve">Hind Oubanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Baumlin</w:t>
+                <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Chaumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 842, pp.156735. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 610, pp.128006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746400v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,2337 +3158,2337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">PSDR4 Brie'Eau -Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701039v1</w:t>
+                <w:t xml:space="preserve">hal-03853809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Brie'Eau -Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+                <w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bontoux</w:t>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.137-149. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853809v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual performances and biochemical pathways as altered by field-realistic exposures of current-use fungicides and their mixtures in a non-target species, Gammarus fossarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+                <w:t xml:space="preserve">Accompagner le dialogue territorial par une démarche participative : retour d'expérience du projet Brie'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly de Jesus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 277, pp.130277. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, V, pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196980v1</w:t>
+                <w:t xml:space="preserve">hal-03319914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualiser les enjeux territoriaux en contexte de grandes cultures : INSPA, un outil SIG couplant hydrologie et écologie</w:t>
+                <w:t xml:space="preserve">Electrochemical analysis of a microbial electrochemical snorkel in laboratory and constructed wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+                <w:t xml:space="preserve">Joanna Rogińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Pages</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Michel Perdicakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Perrier</w:t>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Birmant</w:t>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.04⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.107895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383104v1</w:t>
+                <w:t xml:space="preserve">hal-03318075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brie'eau : vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Biodiversité et services écosystémiques des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Cahier Spécial n°5, pp.2-3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03367338v1</w:t>
+                <w:t xml:space="preserve">hal-03382700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High denitrification potential but low nitrous oxide emission in a constructed wetland treating nitrate-polluted agricultural run-off</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196988v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et services écosystémiques des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Seguin</w:t>
+                <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.03⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.107819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382700v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412937v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrifying bio-cathodes developed from constructed wetland sediments exhibit electroactive nitrate reducing biofilms dominated by the genera Azoarcus and Pontibacter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Participation as intermediary object of learning: Lessons from a participatory approach to agricultural non-point source pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107819⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196902v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation as intermediary object of learning: Lessons from a participatory approach to agricultural non-point source pollutions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High denitrification potential but low nitrous oxide emission in a constructed wetland treating nitrate-polluted agricultural run-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikk Espenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raili Torga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021062⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 779, pp.146614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561666v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ponds in Pesticide Dissipation at the Agricultural Catchment Scale: A Critical Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Macary</w:t>
+                <w:t xml:space="preserve">Mutualiser les enjeux territoriaux en contexte de grandes cultures : INSPA, un outil SIG couplant hydrologie et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13091202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03209526v1</w:t>
+                <w:t xml:space="preserve">hal-03383104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager des valeurs et représentations : un préalable utile à la démarche participative du projet Brie'Eau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Brie'eau : vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, V, pp.40-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.07⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Cahier Spécial n°5, pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320612v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'eau et écotoxicologie des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Individual performances and biochemical pathways as altered by field-realistic exposures of current-use fungicides and their mixtures in a non-target species, Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.02⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.130277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367688v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partager des valeurs et représentations : un préalable utile à la démarche participative du projet Brie'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, V, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461421v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical analysis of a microbial electrochemical snorkel in laboratory and constructed wetlands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de l'eau et écotoxicologie des zones tampons humides artificielles de Rampillon (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107895⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cahier Spécial n°5, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318075v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le dialogue territorial par une démarche participative : retour d'expérience du projet Brie'Eau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, V, pp.34-39. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.5447 - 5471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.cs5.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319914v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les eaux de drainage agricole : du génie hydraulique au génie écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Direct measurement of selected soil services in a drained agricultural field: Methodology development and case study in Saclay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610317v1</w:t>
+                <w:t xml:space="preserve">hal-02871239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of selected soil services in a drained agricultural field: Methodology development and case study in Saclay (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gérer les eaux de drainage agricole : du génie hydraulique au génie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.32-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02871239v1</w:t>
+                <w:t xml:space="preserve">hal-02610317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and combined effects of insecticides on multi-level biomarkers in the non-target amphipod Gammarus fossarum exposed to environmentally realistic levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 218, pp.105357. </w:t>
@@ -5526,90 +5526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-domain electromagnetic induction for upscaling greenhouse gas fluxes in two hemiboreal drained peatland forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaan Pärn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Maddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5673,90 +5673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global evaluation and sensitivity analysis of a physically based flow and reactive transport model on a laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.73-83. </w:t>
@@ -5794,51 +5794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodynamics and bioavailability of metal contaminants in a constructed wetland within an agricultural drained catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,420 +5934,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02614699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BRIE'EAU : une démarche participative pour repenser ensemble un territoire de grandes cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+                <w:t xml:space="preserve">Nitrogen and phosphorus discharge from small agricultural catchments predicted from land use and hydroclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaan Pärn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuno Kasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Kauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Sohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.260-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.03.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517644v1</w:t>
+                <w:t xml:space="preserve">hal-03712349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-rich organic soils under warm well-drained conditions are global nitrous oxide emission hotspots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami Ullah</w:t>
+                <w:t xml:space="preserve">Projet BRIE'EAU : une démarche participative pour repenser ensemble un territoire de grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.157-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01759495v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and phosphorus discharge from small agricultural catchments predicted from land use and hydroclimate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Nitrogen-rich organic soils under warm well-drained conditions are global nitrous oxide emission hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaan Parn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos T A Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuno Kasak</w:t>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Kauer</w:t>
+                <w:t xml:space="preserve">Nancy B Dise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Sohar</w:t>
+                <w:t xml:space="preserve">Sami Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, pp.260-268. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.03.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03540-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712349v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01759495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term impact of reduced tillage on water and pesticide flow in a drained context</w:t>
               </w:r>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marks Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotaire Catalogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57, pp.117-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6619,51 +6619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Francisco García Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Villacís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6708,342 +6708,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of deep percolation rates below contrasting land covers with a joint canopy and soil model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les zones tampons humides artificielles : pour quoi et pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G. Dominguez</w:t>
+                <w:t xml:space="preserve">Sarra Kchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pryet</w:t>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garcia Vera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IngenieurBiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015 (3), pp.47-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602080v1</w:t>
+                <w:t xml:space="preserve">hal-02603544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones tampons humides artificielles : pour quoi et pour qui ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Comparison of deep percolation rates below contrasting land covers with a joint canopy and soil model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pryet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IngenieurBiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603544v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk analysis of global warming-induced greenhouse gas emissions from natural sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Mander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Parn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7103,64 +7103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and localization of an artificial drainage network by 3D time-lapse electrical resistivity tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7250,51 +7250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,51 +7358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter on the commentary on &amp;quot;Mitsch et al. (2015), Protecting the Florida Everglades wetlands with wetlands: Can stormwater phosphorus be reduced to oligotrophic conditions?&amp;quot; written by Paul Julian II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.46-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7449,51 +7449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compenser la destruction de zones humides. Retours d'expérience sur les méthodes et réflexions inspirées par le projet d'aéroport de Notre-Dame-des-Landes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7743,51 +7743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7851,51 +7851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compenser la destruction de zones humides : retours d'expériences sur le projet d'aéroport de Notre-Dame-des-Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,191 +7957,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative vs. preventive management of nitrogen transfers in rural areas: Lessons from the case of the Orgeval watershed (Seine River basin, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Climate regulation by free water surface constructed wetlands for wastewater treatment and created riverine wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vilain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Benoit</w:t>
+                <w:t xml:space="preserve">K. Kasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Passy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.J. Mitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 144, pp.125-134. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.103-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.04.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194911v1</w:t>
+                <w:t xml:space="preserve">hal-02598893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emission in constructed wetlands for wastewatertreatment: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Mander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dotro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8231,90 +8214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term nitrate removal in a buffering pond-reservoir system receiving water from an agricultural drained catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8359,1757 +8342,1774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopologue ratios of N2O and N-2 measurements underpin the importance of denitrification in differently N-loaded riparian alder forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ülo Mander</w:t>
+                <w:t xml:space="preserve">Curative vs. preventive management of nitrogen transfers in rural areas: Lessons from the case of the Orgeval watershed (Seine River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Well</w:t>
+                <w:t xml:space="preserve">G. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Weymann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Maddison</w:t>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es501727h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600786v1</w:t>
+                <w:t xml:space="preserve">hal-01194911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and mitigation of six pesticides in a &amp;quot;Wet&amp;quot; forest buffer zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopologue ratios of N2O and N-2 measurements underpin the importance of denitrification in differently N-loaded riparian alder forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Well</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Passeport</w:t>
+                <w:t xml:space="preserve">K. Soosaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Liger</w:t>
+                <w:t xml:space="preserve">M. Maddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1724-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (20), pp.11910-11918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es501727h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599306v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des zones tampons humides artificielles pour la dissipation des nitrates et des pesticides dans un contexte de drainage agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Dynamics and mitigation of six pesticides in a &amp;quot;Wet&amp;quot; forest buffer zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4883-4894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1724-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600826v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the value of combining surface and cross-borehole ERT measurements to study artificial tile drainage processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Guerin</w:t>
+                <w:t xml:space="preserve">Efficacité des zones tampons humides artificielles pour la dissipation des nitrates et des pesticides dans un contexte de drainage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.40-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02600630v1</w:t>
+                <w:t xml:space="preserve">hal-02600826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate regulation by free water surface constructed wetlands for wastewater treatment and created riverine wetlands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">On the value of combining surface and cross-borehole ERT measurements to study artificial tile drainage processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kasak</w:t>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Mitsch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.103-115. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.763-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2014034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598893v1</w:t>
+                <w:t xml:space="preserve">hal-02600630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide de-contamination of surface waters as a wetland ecosystem service in agricultural landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Des marées vertes pour longtemps ? Analyses scientifiques et plans de lutte contre les algues vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (63), pp.63-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597851v1</w:t>
+                <w:t xml:space="preserve">hal-01543495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide risk assessment and management in a globally changing world. Report from a European interdisciplinary workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertie H. Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barra Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Domange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (11), p. 8298 - p. 8312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide contamination interception strategy and removal efficiency in forest buffer and artificial wetland in a tile-drained agricultural watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Pesticide de-contamination of surface waters as a wetland ecosystem service in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.02.053⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00853418v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors controlling nitrate concentrations in surface waters of an artificially drained agricultural watershed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticide contamination interception strategy and removal efficiency in forest buffer and artificial wetland in a tile-drained agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-013-9872-2⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (9), pp.1289-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02598891v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des marées vertes pour longtemps ? Analyses scientifiques et plans de lutte contre les algues vertes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors controlling nitrate concentrations in surface waters of an artificially drained agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Croix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dion</w:t>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (4), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-013-9872-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543495v1</w:t>
+                <w:t xml:space="preserve">hal-02598891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect N2O emissions from shallow groundwater in an agricultural catchment (Seine Basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues : interprétation des données de l'observatoire Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vilain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-011-9642-7⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial n°3, p. 16 - p. 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195683v1</w:t>
+                <w:t xml:space="preserve">hal-00755183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nitrate transport under row intercropping system: Vines and grass cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Coupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 440-441, pp.14-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des réseaux de drainage agricole dans le ralentissement dynamique des crues : interprétation des données de l'observatoire Orgeval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Indirect N2O emissions from shallow groundwater in an agricultural catchment (Seine Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (1-3), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-011-9642-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755183v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of ponds in rural landscapes: Modelling the effect on nitrate contamination of surface water (the Seine River Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10117,51 +10117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 430, pp.280-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10207,90 +10207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design of constructed wetlands to mitigate pesticide pollution in a drained catch-basin : a solution to improve groundwater quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Birmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10353,64 +10353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon availability limits potential denitrification in watercress farm sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10495,103 +10495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxiconazole degradation from artificial wetland and forest buffer substrates under flooded conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 173 (3), pp.760-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10637,103 +10637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected pesticides adsorption and desorption in substrates from artificial wetland and forest buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (7), pp.1669-1676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10805,77 +10805,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (12), pp.506-514. </w:t>
@@ -10938,64 +10938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of buffer zones in controlling pesticides fluxes to surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11050,51 +11050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological services of artificial wetland for pesticide mitigation. Socio-technical adaptation for watershed management through TRUSTEA project feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11178,615 +11178,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tracer experiments to characterise contaminant mitigation capacities for different types of artificial wetlands</w:t>
+                <w:t xml:space="preserve">Pesticide risk mitigation by vegetated treatment systems: a meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lange</w:t>
+                <w:t xml:space="preserve">Sebastian Stehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Schuetz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gregoire</w:t>
+                <w:t xml:space="preserve">David Elsaesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Elsässer</w:t>
+                <w:t xml:space="preserve">Caroline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. W. Schulz</w:t>
+                <w:t xml:space="preserve">Engelbert Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (7-8), pp.768-785. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (4), pp.1068-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03067319.2010.525635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2134/jeq2010.0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595648v1</w:t>
+                <w:t xml:space="preserve">hal-00765318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide risk mitigation by vegetated treatment systems: a meta-analysis.</w:t>
+                <w:t xml:space="preserve">Multi-tracer experiments to characterise contaminant mitigation capacities for different types of artificial wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Stehle</w:t>
+                <w:t xml:space="preserve">J. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Elsaesser</w:t>
+                <w:t xml:space="preserve">Tobias Schuetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gregoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+                <w:t xml:space="preserve">D. Elsässer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engelbert Niehaus</w:t>
+                <w:t xml:space="preserve">R. W. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40 (4), pp.1068-1080. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (7-8), pp.768-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2010.0510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2010.525635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765318v1</w:t>
+                <w:t xml:space="preserve">hal-02595648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland and forest buffer zone: hydraulic and tracer characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Discharge formulas for subsurface drainage of retention pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (1), pp.73-84. </w:t>
+              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (3), pp.210-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2008.0164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0000151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192155v1</w:t>
+                <w:t xml:space="preserve">hal-02594625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge formulas for subsurface drainage of retention pond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial wetland and forest buffer zone: hydraulic and tracer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Nedelec</w:t>
+                <w:t xml:space="preserve">S. Jankowfsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Prömse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 136 (3), pp.210-213. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.73-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0000151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2008.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594625v1</w:t>
+                <w:t xml:space="preserve">hal-01192155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments and detailed uncertainty analysis to develop and validate a solid-phase microextraction/gas chromatographymass spectrometry method for the simultaneous analysis of 16 pesticides in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya T. Culhaoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11875,77 +11875,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (1), pp.108-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11985,402 +11985,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of agricultural nonpoint-source pesticide pollution in artificial wetland ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified modelling approach for pesticide transport in a tile-drained field: the PESTDRAIN model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Huguenot</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Lange</w:t>
+                <w:t xml:space="preserve">N. Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (3), p. 415 - p. 428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515976v1</w:t>
+                <w:t xml:space="preserve">hal-00547576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network experiment on the simulation of daily nitrate-nitrogen and suspended sediment fluxes from a small agricultural catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigation of agricultural nonpoint-source pesticide pollution in artificial wetland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elsaesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Anctil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3), pp.205-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-008-0167-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00584129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified modelling approach for pesticide transport in a tile-drained field: the PESTDRAIN model</w:t>
+                <w:t xml:space="preserve">A neural network experiment on the simulation of daily nitrate-nitrogen and suspended sediment fluxes from a small agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220, p. 879 - p. 887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547576v1</w:t>
+                <w:t xml:space="preserve">hal-00584129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate dynamics at various scales in a sub-surface artificially drained watershed.</w:t>
               </w:r>
@@ -12392,77 +12392,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, in press</w:t>
@@ -12491,90 +12491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of agricultural nonpoint source pesticide pollution in artificial wetland ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elsaesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12616,51 +12616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et maîtrise des flux de nitrates : de la parcelle drainée au bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12866,51 +12866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of a coupled model(PCPF-SWMS) to simulate water flow and pollutant transport in Japanese paddy fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13099,64 +13099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enherbement du vignoble alsacien : un bilan positif vis-à-vis du transfert de nitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, XLIV (1-2), pp.55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13181,51 +13181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the STICS model to subsurface drained soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13290,845 +13290,845 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+                <w:t xml:space="preserve">Revisiting the meanings of the Critical Zone through the OZCAR research infrastructure example, definitions and evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Persat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-16646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-16646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303606v1</w:t>
+                <w:t xml:space="preserve">hal-05560107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+                <w:t xml:space="preserve">hal-05098687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098687v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543155v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14137,9511 +14137,9645 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649146v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisms and antagonisms in the relationships between agricultural environment, biodiversity and ecological functions in a constructed wetland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Freshwater Biological Association (FBA), Jun 2023, New Castle Upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186401v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des zones humides pour réduire les flux de pesticides : retour sur 10 ans de mesures à Rampillon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronisms and antagonisms in the relationships between agricultural environment, biodiversity and ecological functions in a constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freshwater Biological Association (FBA), Jun 2023, New Castle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516767v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the dynamics of StorAge Selection functions from GR4J</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Des zones humides pour réduire les flux de pesticides : retour sur 10 ans de mesures à Rampillon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201040v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronismes et antagonismes dans les relations entre agriculture, environnement, biodiversité et fonctions écologiques dans les Zones Tampons Humides Artificielles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the dynamics of StorAge Selection functions from GR4J</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Biosefair INRAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188520v1</w:t>
+                <w:t xml:space="preserve">hal-04201040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707118v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTIPOND: A fate model of pesticides in ponds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tracing and hydraulic modeling of flows in a constructed wetland for the treatment of the pollutants load from drained agricultural lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781667v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Synchronismes et antagonismes dans les relations entre agriculture, environnement, biodiversité et fonctions écologiques dans les Zones Tampons Humides Artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aya Bahi</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Biosefair INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Vanpeene, Oct 2022, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707549v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PESTIPOND: A fate model of pesticides in ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065528v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
+                <w:t xml:space="preserve">Artificial wetland for mitigation of non-point source agricultural pollution in a French drained context: lessons from a 10-years monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14768⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-7487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206372v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de périodes de vulnérabilité de la biodiversité face aux fluctuations temporelles de contaminants agricoles en zone tampon humide artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Michel</w:t>
+                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 de la société française d’écotoxicologie fondamentale et appliquée à Versailles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192484v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oubanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Gejadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.14768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788460v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation sur les Zones Tampons : limiter les transferts de contaminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Identification de périodes de vulnérabilité de la biodiversité face aux fluctuations temporelles de contaminants agricoles en zone tampon humide artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque 2021 de la société française d’écotoxicologie fondamentale et appliquée à Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA), Jun 2021, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609860v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation sur les Zones Tampons : limiter les transferts de contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Chloé Morbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
+              <w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608770v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berthou</w:t>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
+              <w:t xml:space="preserve">8th World Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738049v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer of copper in a wine-growing area: evaluation of the efficiency of a stormwater pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canner-Chabran Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Marin</w:t>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dousset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Huguenot</w:t>
+                <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981743v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of copper in a wine-growing area: evaluation of the efficiency of a stormwater pond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canner-Chabran Anne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945826v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and testing of reactive transport processes for a coupled (groundwater/surface water) physically based model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Paniconi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada. pp.31</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604601v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and testing of reactive transport processes for a coupled (groundwater/surface water) physically based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Paniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
+              <w:t xml:space="preserve">CMWR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800193v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de réseau de drainage agricole par tomographie de résistivité électrique en mode de suivi temporel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vincent</w:t>
+                <w:t xml:space="preserve">Le bassin de l'Orgeval : un site rassembleur pour l'étude de la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orsay, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journée du SOERE-RBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Bassins Versants (RBV). Paris, FRA., 2015, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512661v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation potential of S-metolachlor in an artificial wetland ecosystem: microcosm assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Passeport</w:t>
+                <w:t xml:space="preserve">Localisation de réseau de drainage agricole par tomographie de résistivité électrique en mode de suivi temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of SWS/WETPOL and Biogeochemistry symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 8 p</w:t>
+              <w:t xml:space="preserve">9ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orsay, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111052v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides « Zones tampons humides artificielles » : différents contextes de mise en oeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Degradation potential of S-metolachlor in an artificial wetland ecosystem: microcosm assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Regazzoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PollDiff’Eau 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">Meeting of SWS/WETPOL and Biogeochemistry symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599333v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of agricultural pollutants (pesticides and nitrate) removal performance in a constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ginzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.212-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of agricultural drained water by a pond / reservoir system to reduce nitrate and pesticides transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Mander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a constructed wetland for pesticide mitigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Guides « Zones tampons humides artificielles » : différents contextes de mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irina Ginzburg</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Regazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
+              <w:t xml:space="preserve">PollDiff’Eau 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843413v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of a constructed wetland for pesticide mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749850v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterscape management, ponds implementation and nutrient transfers through a watershed.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Ponds Conservation Network 2012 - Little things mean a lot: understanding the role of ponds in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097695v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000809v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Waterscape management, ponds implementation and nutrient transfers through a watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
+              <w:t xml:space="preserve">European Ponds Conservation Network 2012 - Little things mean a lot: understanding the role of ponds in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748776v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape management and nutrient transfers through a watershed. how to decrease nitric pollution in the intensive agricultural basin of the Seine (France) ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Macrophytes, organic carbon availability and nitrate removal in former watercress farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Rosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU - European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium (SWS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Wetland Scientists (SWS). USA., Jul 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084878v1</w:t>
+                <w:t xml:space="preserve">hal-02811193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophytes, organic carbon avalaibility and nitrate removal in former watercress farms.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Rosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWS – WETPOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842418v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O production from cropland soils, and transfer to ground- and surface waters (the Orgeval watershed, Seine Basin, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Landscape management and nutrient transfers through a watershed. how to decrease nitric pollution in the intensive agricultural basin of the Seine (France) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">EGU - European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999989v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophytes, organic carbon availability and nitrate removal in former watercress farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Macrophytes, organic carbon avalaibility and nitrate removal in former watercress farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anabelle Rosel</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Rosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium (SWS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Wetland Scientists (SWS). USA., Jul 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SWS – WETPOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811193v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons gained from french R&amp;D programs for pesticides dissipation by use of constructed wetlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">N2O production from cropland soils, and transfer to ground- and surface waters (the Orgeval watershed, Seine Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. World Congress of the International Commission of Agricultural Engineering (CIGR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Québec, Canada. pp.11</w:t>
+              <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594669v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides dissipation by use of constructed wetlands in agricultural area : Technical and sociological feed back</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lessons gained from french R&amp;D programs for pesticides dissipation by use of constructed wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Venise, Italy. pp.8</w:t>
+              <w:t xml:space="preserve">17. World Congress of the International Commission of Agricultural Engineering (CIGR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Québec, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594672v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of buffer zones in controlling pesticide fluxes to surface waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pesticides dissipation by use of constructed wetlands in agricultural area : Technical and sociological feed back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Venise, Italy. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592419v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophyte successions in watercress bed</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparison of ANFIS and ordinary kriging to assess hydraulic head distribution: The Orgeval case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753978v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ANFIS and ordinary kriging to assess hydraulic head distribution: The Orgeval case study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Role of buffer zones in controlling pesticide fluxes to surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.371-378</w:t>
+              <w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585408v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of agricultural non point source pollution: experimenting with artificial wetlands for the dissipation of pesticides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Macrophyte successions in watercress bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Rosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.6</w:t>
+              <w:t xml:space="preserve">12. European Weed Research Society Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Jyväskylä, Finland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591596v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change effect or improvement in the measurement device ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Court of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and nitrate balance in a poorly drained forested and agricultural watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mitigation of agricultural non point source pollution: experimenting with artificial wetlands for the dissipation of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Hydrology and Management of Forested Wetlands, USA, New Bern NC, 8-12 Avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, New Bern, United States. pp.9</w:t>
+              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588703v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of a simplified subsurface drainage simulation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Conceptual modelling of solute transport in a subsurface drained field using equivalent soil compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Sesmaisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly, Vienna, AUT, 2-7 April 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588351v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual modelling of solute transport in a subsurface drained field using equivalent soil compartments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Improvement of a simplified subsurface drainage simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Sesmaisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly, Vienna, AUT, 2-7 April 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588352v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate dynamics in a sub-surface drained agricultural watershed</w:t>
+                <w:t xml:space="preserve">Water and nitrate balance in a poorly drained forested and agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Man and Rivers II Symposium, FRA, Paris, 4-6th December 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.3</w:t>
+              <w:t xml:space="preserve">International Conference Hydrology and Management of Forested Wetlands, USA, New Bern NC, 8-12 Avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, New Bern, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588704v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un modèle du devenir d'herbicides en parcelle drainée, développé à l'aide d'une plate-forme de modélisation environnementale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nitrate dynamics in a sub-surface drained agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Vauclin</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées Scientifiques du GFHN, Tunis, TUN, 20-22 Novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">Man and Rivers II Symposium, FRA, Paris, 4-6th December 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587450v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the STICS crop model to subsurface drained soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nenad Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Louvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, Vienne,AUT,avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une plate-forme de modélisation intégrée pour la construction d'un modèle hydrologique de bassin versant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'un modèle du devenir d'herbicides en parcelle drainée, développé à l'aide d'une plate-forme de modélisation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vauclin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées modélisation au Cemagref, Clermont-Ferrand, 3-4 Octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.1</w:t>
+              <w:t xml:space="preserve">30èmes Journées Scientifiques du GFHN, Tunis, TUN, 20-22 Novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587449v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute transport in subsurface drained soil: Numerical modelling and laboratory experimental approach comparison.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Utilisation d'une plate-forme de modélisation intégrée pour la construction d'un modèle hydrologique de bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Paris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Vienne, AUT,avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vienne, Austria. pp.2</w:t>
+              <w:t xml:space="preserve">Journées modélisation au Cemagref, Clermont-Ferrand, 3-4 Octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587038v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts de solutés à l'interface sol non saturé/nappe superficielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+                <w:t xml:space="preserve">Solute transport in subsurface drained soil: Numerical modelling and laboratory experimental approach comparison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes journées scientifiques GFHN, Milieux poreux marqueurs et transferts, Grenoble, 24-26 novembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.7</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Vienne, AUT,avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienne, Austria. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584118v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coupled model of pesticide fate and transport in paddy field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Four-electrode conductivity probes for estimation of spatial distribution of solute transport in variably saturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Nishimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on challenges and opportunities for sustainable rice-based production systems, Turin, ITA, 13-15 septembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.497-507</w:t>
+              <w:t xml:space="preserve">EGU Meeting, 1st general assembly, Nice, 25-30 april 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584115v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimation of solute transport parameters in unsaturated soil : from the soil column to the tank</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New coupled model of pesticide fate and transport in paddy field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU meeting, 1st general assembly, Nice, 25-30 april 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France. pp.2</w:t>
+              <w:t xml:space="preserve">Conference on challenges and opportunities for sustainable rice-based production systems, Turin, ITA, 13-15 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.497-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582861v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of pesticide in paddy field coupling PCPF-1 and HYDRUS-2D: tracer validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Etude des transferts de solutés à l'interface sol non saturé/nappe superficielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Nishimura</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th meeting Pesticide Science Society of Japan, Kobe, JPN, 24-26 mars 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.102-102</w:t>
+              <w:t xml:space="preserve">29èmes journées scientifiques GFHN, Milieux poreux marqueurs et transferts, Grenoble, 24-26 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584141v1</w:t>
+                <w:t xml:space="preserve">hal-02584118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-electrode conductivity probes for estimation of spatial distribution of solute transport in variably saturated soils</w:t>
+                <w:t xml:space="preserve">Experimental estimation of solute transport parameters in unsaturated soil : from the soil column to the tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting, 1st general assembly, Nice, 25-30 april 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France. pp.1</w:t>
+              <w:t xml:space="preserve">EGU meeting, 1st general assembly, Nice, 25-30 april 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582867v1</w:t>
+                <w:t xml:space="preserve">hal-02582861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage et excès d'eau dans STICS v.5: formalismes et intégration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Simulation of pesticide in paddy field coupling PCPF-1 and HYDRUS-2D: tracer validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Arles, France</w:t>
+              <w:t xml:space="preserve">29th meeting Pesticide Science Society of Japan, Kobe, JPN, 24-26 mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.102-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764018v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de sondes de mesure de conductivité électrique pour l'estimation des transferts de solutés en milieux poreux variablement saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 4ième Colloque Géophysique des Sols et des formations superficielles, Paris, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.74-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Orgeval experimental research basin: a tool to analyse hydrological behaviours and impact of changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 7-11 April 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drainage et excès d'eau dans STICS v.5: formalismes et intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Louvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra and interannual dynamics of carbone dioxide flux on a constructed wetland : An Eddy Covariance approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Bignotti</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTECOL 2025 - 12th Intecol Wetlands Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tartu, Estonia. , p. 264, 2025, Abtract Book - 12th Intecol Wetlands Conference</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213527v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Intra and interannual dynamics of carbone dioxide flux on a constructed wetland : An Eddy Covariance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">INTECOL 2025 - 12th Intecol Wetlands Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tartu, Estonia. , p. 264, 2025, Abtract Book - 12th Intecol Wetlands Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303664v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390381v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392420v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649099v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Meouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649106v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of the nitrate transfer model NIT-DRAIN in an artificially drained agricultural area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones tampons humides artificielles en milieu agricole : refuges ou pièges écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation in the modelling chain of the impact of climate change on a specific site on French subsurface drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Nitrate export with GR4J and StorAge Selection functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prewinter nitrogen pool as indicator of nitrate pressure at agricultural subsurface drained catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to quantify the area impacted by sub-surface drainage network in wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to quantify the proportion of the wetland area impacted by an artificial drainage system in hydromorphic soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAnsfert de Polluants organiques et minéraux En Zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Test and application of the surface-subsurface physically based reactive transport model CATHY on a vineyard hillslope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Paniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986533v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test and application of the surface-subsurface physically based reactive transport model CATHY on a vineyard hillslope</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRAnsfert de Polluants organiques et minéraux En Zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Paniconi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Weill</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">46ème congrès du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606679v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de matériaux d’électrode afin de mettre au point un capteur ampérométrique pour le dosage des ions nitrate dans les eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un capteur ampérométrique pour le suivi en continu des ions nitrate dans les eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Tran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Électrochimie 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially sub-surfaced drained watershed: A simpler or more complex hydrology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Court Of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23651,502 +23785,502 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique à l'implantation des zones tampons humides artificielles (ZTHA) pour réduire les transferts de nitrates et de pesticides dans les eaux de drainage. Version 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berthault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.60, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105, 2013, Matière à Débattre - Décider, 978-2-7592-2022-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique à l'implantation des zones tampons humides artificielles (ZTHA) pour réduire les transferts de nitrates et de pesticides dans les eaux de drainage : cas du département de la Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berthault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.35, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence de l'Eau Seine-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 66 p., 2011, Programme Piren - Seine, 978-2-918251-13-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24156,1752 +24290,1752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How should agricultural practices be integrated to understand and simulate long-term pesticide contamination in the Seine river basin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N., Labadie P., Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02876027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Contaminants: Occurrence, Treatment Efficiency and Accumulation Under Varying Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godecke-Tobias Blecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Viklander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heléne Österlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotechnologies for the Treatment of Variable Stormwater and Wastewater Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.93-109, 2018, SpringerBriefs in Water Science and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70013-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient Removal from Variable Stormwater Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godecke-Tobias Blecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Mander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Tanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotechnologies for the Treatment of Variable Stormwater and Wastewater Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.31-55, 2018, SpringerBriefs in Water Science and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70013-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrification in Constructed Wetlands for Wastewater Treatment and Created Riverine Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Mander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wetland Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.1983-1990, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-9659-3_324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la fonction de filtration et de régulation des contaminants par les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 384 p., 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian Buffer Zones: Functions and Dimensioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Mander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Chemistry, Molecular Sciences and Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.24, 2015, 978-0-12-409547-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.09304-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watershed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Mander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Systems and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.14, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.09124-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de nitrates et transformations dans un petit bassin versant de la Seine : l’Orgeval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Contrôle à la source des rejets diffus d'origine agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.145-157, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques : pourquoi ? comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, pp.40-57, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599316v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle à la source des rejets diffus d'origine agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Transferts de nitrates et transformations dans un petit bassin versant de la Seine : l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques : pourquoi ? comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, pp.40-57, 2013</w:t>
+              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.145-157, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599328v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination de l'Orgeval par les pesticides, une préoccupation de longue date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosse-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination de l’Orgeval par les pesticides, une préoccupation de longue date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.159-174, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic head interpolation in an aquifer unit using ANFIS and Ordinary Kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedri Kurtulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.265-276, 2011, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20206-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25911,362 +26045,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dénitrification dans une zone humide construite avec le modèle TIS : méthodologie et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des connaissances permettant d'objectiver les périodes recommandées pour l'épandage des fertilisants azotés en prenant en compte à la fois les fuites de nitrates et les émissions de polluants atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité Scientifique Et Technique Gestion Des Éléments Nutritifs Et Des Émissions Vers Les Milieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Félix-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations et pertes d’azote dans les différents compartiments aquifère-sol-atmosphère. Cas d’une exploitation agricole du bassin d’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26275,322 +26409,322 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2013.vol04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'azote et émission de N2O dans un versant agricole du bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones tampons et pesticides : deux questions en suspens traitées au Cemagref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26600,1667 +26734,1667 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almerinda Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03155946v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
+                <w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03504486v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUA/AGROENV/TERRA « Eau et Agriculture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse bibliographiques des impacts du drainage agricole en contexte de marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE UR HYCAR. 2019, pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse, phase 7 (2015-2019), Volume 8, Connaissance et devenir des territoires : les recherches du PIREN-Seine face à la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren Seine; Zone Atelier Seine. 2019, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02521683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Brie'EAU : Vers une nouvelle construction de paysage agricole et écologique sur le territoire de la Brie : associer qualité de l'eau et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] IRSTEA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Brie'EAU : des outils de dialogue territorial pour mutualiser les services écosystémiques (qualité de l'eau et biodiversité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Irstea. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et maîtrise des risques de pollutions diffuses dans un bassin-versant bananier à la Martinique. Intérêt des plantes de couverture et de changements pratiques (2012-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de réalisation de la plateforme aeroportuaire, du programme viaire d'accompagnement et de la desserte routière de l'aéroport de Notre-Dame-des-Landes. Rapport du collège d’experts scientifiques relatif à l’évaluation de la méthode de compensation des incidences sur les zones humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28298,3349 +28432,3349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un observatoire du lessivage du nitrate en AB dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du module de transfert des pesticides PeStics sur différents sites expérimentaux et acquisition de données à la parcelle en vue de l’application du modèle sur le bassin de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux sur le développement du module de transfert des pesticides PeStics : premiers tests de sensibilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
+                <w:t xml:space="preserve">Les progrès de la modélisation intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600836v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les progrès de la modélisation intégrée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">Y a-t-il infiltration verticale sous drainage agricole ? Conséquence pour la recharge de la nappe de Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599668v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il infiltration verticale sous drainage agricole ? Conséquence pour la recharge de la nappe de Brie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moreau</w:t>
+                <w:t xml:space="preserve">Sources et devenir des médicaments dans le bassin versant de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tamtam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Vinh Ha Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.8</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600838v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et devenir des médicaments dans le bassin versant de la Seine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Labadie</w:t>
+                <w:t xml:space="preserve">Etat des lieux sur le développement du module de transfert des pesticides PeStics : premiers tests de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.21</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599598v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides comme aménagement tampon pour la rétention des contaminants : exemples d'une ancienne cressonnière, d'une tourbière et d'un bassin de stockage d'eau pour l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEMAGREF. 2011, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retenir de l'eau dans le paysage rural</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Suivi du prosulfocarbe en parcelle drainée : site de Bray (37). Saison 2009/2010. Rapport d'exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.19</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2010, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02599601v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones tampons humides artificielles pour réduire les pesticides : Le cas des contextes drainés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Zones humides - épuration des eaux de drainage : Synthèse des travaux de la convention n°105195 Période 2008-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594658v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du paysage : vers une reconquête du milieu à l’aide des zones humides. Application au bassin de l’Orgeval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Rapport d'activité 2010. Les zones tampons humides artificielles : Synthèse bibliographique Mise en oeuvre dans le cadre de trois études AAC, Convention MAPRAAT / DGPAAT - Cemagref Convention Agriculture et gestion durable de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599603v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides - épuration des eaux de drainage : Synthèse des travaux de la convention n°105195 Période 2008-2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les zones tampons humides artificielles pour réduire les pesticides : Le cas des contextes drainés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.14</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594527v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité 2010. Les zones tampons humides artificielles : Synthèse bibliographique Mise en oeuvre dans le cadre de trois études AAC, Convention MAPRAAT / DGPAAT - Cemagref Convention Agriculture et gestion durable de l'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evolution du paysage : vers une reconquête du milieu à l’aide des zones humides. Application au bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.42</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594528v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination en antibiotiques des sols agricoles par les déchets de l'assainissement urbain : évaluation des transferts potentiels vers le réseau hydrographique par le drainage agricole et les processus de ruissellement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Retenir de l'eau dans le paysage rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Alliot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.10</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599591v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement du modèle intégré des hydrosystèmes Eau-dyssée : Rapport PIREN SEINE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contamination en antibiotiques des sols agricoles par les déchets de l'assainissement urbain : évaluation des transferts potentiels vers le réseau hydrographique par le drainage agricole et les processus de ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Vinh Ha Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monteil</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02599669v1</w:t>
+                <w:t xml:space="preserve">hal-02599591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du prosulfocarbe en parcelle drainée : site de Bray (37). Saison 2009/2010. Rapport d'exécution</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2010, pp.11</w:t>
+                <w:t xml:space="preserve">Le développement du modèle intégré des hydrosystèmes Eau-dyssée : Rapport PIREN SEINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2010, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599592v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des fonctionnements hydrologique et hydrogéologique du bassin de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kurtulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude de la contamination par les pesticides d'eaux de rivières et de nappes au niveau du bassin versant de l'Orgeval. Rapport PIREN SEINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération pilote de prévention de la pollution de la nappe des calcaires de Champigny sur le point d’introduction préférentielle de la pollution diffuse du bosquet des Gouffres de Rampillon. Rapport d’exécution 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2009, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thème zones humides : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides construites et l'épuration des eaux drainées agricoles : Suivi d'un site témoin. Convention 2008-2010 (Rapport intermédiaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de N2O le long d’un continuum parcelle-zone humide-rivière dans le bassin versant de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération pilote de prévention de la pollution de la nappe des calcaires de Champigny sur le point d’introduction préférentielle de la pollution diffuse du bosquet des Gouffres de Rampillon. Rapport d’exécution 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2008 GIS ORACLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert et rétention d’azote à l’échelle d’un bassin versant agricole artificiellement drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager des zones humides pour épurer les eaux agricoles : quels enseignements tirer de l'existant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétention de l’azote à l’échelle d’un petit bassin versant agricole artificiellement drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur le drainage et les produits phytosanitaires. Analyse et modélisation des résultats expérimentaux de la Jaillière (49)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et puits d’eau et de polluants sur des bassins versants élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2001, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31650,100 +31784,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l'Enherbement du Vignoble Alsacien sur le Transfert des Nitrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Louis Pasteur - Strasbourg I, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31753,91 +31887,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie écologique au service de la qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Sorobonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02933772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31847,279 +31981,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Formation complète (3 modules)</w:t>
+                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Module 1 : Les fondamentaux (e-learning en accès libre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609378v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Module 1 : Les fondamentaux (e-learning en accès libre)</w:t>
+                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Formation complète (3 modules)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609379v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId786"/>
+      <w:footerReference w:type="default" r:id="rId790"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32187,51 +32321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50571D68"/>
+    <w:nsid w:val="0BA11677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32418,51 +32552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tournebize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9294-839X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075413450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tonial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bettencourt-Amarante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.11.028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35722-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joffre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry El Kouch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120985" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks&#8208;perreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutertre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet&#8208;mezeray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7483" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lesaffre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.194" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gilevska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baumlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156735" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bontoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly de Jesus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130277" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letournel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pages" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birmant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.04" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.01" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikk Espenberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili Torga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146614" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.03" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.07" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318075v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rogi&#324;ska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdicakis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107895" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.06" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ravelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105357" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maddison" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.103944" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gatel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.12.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614699v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Drouet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4675GZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Parn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos T A Verhoeven" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B Dise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03540-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuno Kasak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kauer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sohar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.048" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607070v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutertre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marks Perreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8123-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Catalogne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137822668081328E12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020284v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonzalo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Francisco Garc&#237;a Vera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villac&#237;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11228" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Dominguez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia Vera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.11.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kchouk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sohar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-181-192" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7366-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230848v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kchouk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.06" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.07.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Billy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dionnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Rougier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.11" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.030" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633529v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600143v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dotro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ebie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Towprayoon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiemchaisri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600827v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.11.051" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Well" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weymann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soosaar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maddison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501727h" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1724-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600826v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600630v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014034" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kasak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mitsch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.05.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597851v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.06.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MHVH0TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie H. Arts" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2004-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853418v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.053" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598891v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9872-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27580EC6C357FC7CAF0A13B54CB138385548A89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desprez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dion" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9642-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXRTLQKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597814v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Coupe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.03.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3XHRC7T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.03" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.035" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CK83RV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597853v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birmant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1655" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PHN4047-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.08.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJZFV8QN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003237v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.044" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02GFSQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000522v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.554" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXTKJ2W6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.09.007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6XN2B94-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597818v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.028" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595648v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lange" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schuetz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Els&#228;sser" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Schulz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2010.525635" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765318v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stehle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elsaesser" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Niehaus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0510" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192155v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#246;mse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0164" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594625v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000151" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594627v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya T. Culhaoglu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouy&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.06.042" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WHJBTJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594624v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.09.026" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1DV5WZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515976v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lange" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0167-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69F9TX23-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Filion" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.02" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547576v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00319376v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425999v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsaesser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gillet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589644v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souphasay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Vu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Phong" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587490v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takagi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587801v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirozumi Watanabe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hoang Tra Nguyen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souphasay Komany" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Hong Vu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Asami" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584090v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886025v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Nikolic" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004030" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186401v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516767v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781667v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7572" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192484v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945826v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canner-Chabran Anne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604601v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paniconi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512661v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599333v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regazzoni" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599330v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599332v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843413v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097695v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084878v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842418v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rosel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999989v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811193v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Rosel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594669v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594672v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592419v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753978v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Flohic" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585408v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591596v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591336v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588703v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588351v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Sesmaisons" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588352v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588704v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587450v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587039v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Louvigny" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587449v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587038v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584118v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584115v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582861v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584141v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582867v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764018v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582860v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581475v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213527v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788525v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788518v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606679v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117511v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Heitzmann" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117050v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591420v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605754v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marcon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molina" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berthault" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599350v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthault" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121811v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godecke-Tobias Blecken" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viklander" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#233;ne &#214;sterlund" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_6" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121797v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tanner" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_3" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121790v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitsch" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9659-3_324" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603545v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09304-0" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600141v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09124-7" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599328v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289242v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341343v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Et Technique Gestion Des &#201;l&#233;ments Nutritifs Et Des &#201;missions Vers Les Milieux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357390v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol04" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591523v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927955v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748467v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521683v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790721v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791413v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605756v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangeot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Desforges" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599336v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600835v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600838v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599598v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau Guigon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamtam" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Vinh Ha Dinh" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eurin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labadie" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599601v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599603v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594527v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594528v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599591v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599592v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599666v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejiba" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kurtulus" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599600v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599602v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593027v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599597v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chollet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599599v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591512v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600842v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600831v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sac" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600832v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588054v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600840v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003768v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02933772v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tournebize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9294-839X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075413450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tonial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bettencourt-Amarante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.11.028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35722-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-135-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry El Kouch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120985" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks&#8208;perreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutertre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet&#8208;mezeray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7483" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110472" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lesaffre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.194" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Gilevska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baumlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156735" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bontoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.06" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rogi&#324;ska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdicakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107895" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382700v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letournel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pages" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.03" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107819" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091202" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196988v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikk Espenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili Torga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146614" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birmant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.04" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.01" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196980v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly de Jesus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130277" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.07" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.cs5.02" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ravelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105357" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maddison" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2020.103944" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gatel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.12.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614699v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Drouet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.06.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4675GZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuno Kasak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sohar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.03.048" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Parn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos T A Verhoeven" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B Dise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03540-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607070v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutertre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marks Perreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8123-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Catalogne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137822668081328E12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020284v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonzalo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Francisco Garc&#237;a Vera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Villac&#237;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11228" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kchouk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Dominguez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia Vera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.11.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sohar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-181-192" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7366-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230848v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kchouk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.06" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.07.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Billy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dionnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Rougier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.11" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.030" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633529v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598893v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kasak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mitsch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.05.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600143v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dotro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ebie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Towprayoon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiemchaisri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600827v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.11.051" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194911v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.04.030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Well" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weymann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soosaar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maddison" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501727h" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1724-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600630v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2014034" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desprez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939126v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie H. Arts" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2004-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597851v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.06.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MHVH0TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.053" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598891v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9872-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27580EC6C357FC7CAF0A13B54CB138385548A89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755183v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.03" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597814v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Coupe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.03.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3XHRC7T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195683v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9642-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXRTLQKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.035" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08CK83RV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597853v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birmant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1655" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PHN4047-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.08.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJZFV8QN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003237v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.044" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02GFSQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000522v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.554" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXTKJ2W6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.09.007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6XN2B94-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597818v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.028" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765318v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stehle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elsaesser" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gregoire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Niehaus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0510" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595648v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lange" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schuetz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Els&#228;sser" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Schulz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2010.525635" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000151" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192155v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jankowfsky" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#246;mse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2008.0164" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594627v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya T. Culhaoglu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouy&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.06.042" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WHJBTJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594624v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.09.026" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1DV5WZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515976v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lange" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0167-9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-69F9TX23-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584129v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Filion" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.02" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00319376v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425999v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsaesser" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gillet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589644v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watanabe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souphasay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Vu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Phong" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587490v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takagi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587801v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirozumi Watanabe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hoang Tra Nguyen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souphasay Komany" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Hong Vu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Asami" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584090v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886025v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Nikolic" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004030" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560107v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-16646" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186401v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516767v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707118v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781667v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7572" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707549v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7487" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192484v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945826v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canner-Chabran Anne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604601v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paniconi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800193v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512661v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599330v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599332v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599333v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regazzoni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843413v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097695v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811193v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Rosel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084878v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842418v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rosel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999989v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594669v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594672v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585408v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592419v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753978v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Flohic" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591336v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591596v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588352v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Sesmaisons" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588351v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588703v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588704v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587039v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Louvigny" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587450v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587449v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Viallet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587038v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582867v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584115v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584118v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582861v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584141v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582860v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581475v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764018v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213527v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bignotti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788525v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788518v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606679v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117511v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Heitzmann" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117050v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Tran" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591420v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605754v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marcon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molina" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berthault" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599350v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthault" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121811v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godecke-Tobias Blecken" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viklander" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#233;ne &#214;sterlund" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_6" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121797v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tanner" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_3" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121790v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitsch" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9659-3_324" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603545v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09304-0" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600141v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09124-7" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599328v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599316v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00598875v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20206-3_18" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZWV2GTK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289242v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341343v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Et Technique Gestion Des &#201;l&#233;ments Nutritifs Et Des &#201;missions Vers Les Milieux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357390v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2013.vol04" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591523v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927955v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748467v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521683v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790721v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791413v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605756v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangeot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Desforges" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599336v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600835v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600838v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599598v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau Guigon" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamtam" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Vinh Ha Dinh" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eurin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labadie" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599592v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594527v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594528v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599603v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599601v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599591v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599666v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejiba" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kurtulus" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599600v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599602v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593027v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599597v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chollet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599599v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591512v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600842v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600831v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sac" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600832v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588054v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600840v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003768v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02933772v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>