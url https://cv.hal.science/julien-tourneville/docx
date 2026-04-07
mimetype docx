--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1828,51 +1828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05E7547F"/>
+    <w:nsid w:val="66DD6BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>