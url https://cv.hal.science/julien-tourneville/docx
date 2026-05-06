--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -317,169 +317,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale et matérielle du temps de travail des enseignants : contribution à la compréhension du « malaise »</w:t>
+                <w:t xml:space="preserve">Valérie Becquet [dir.], Des professionnels pour les jeunes. Sociologie d’un monde fragmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 222, p. 83-97</w:t>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772333v1</w:t>
+                <w:t xml:space="preserve">hal-04902387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Becquet [dir.], Des professionnels pour les jeunes. Sociologie d’un monde fragmenté</w:t>
+                <w:t xml:space="preserve">La construction sociale et matérielle du temps de travail des enseignants : contribution à la compréhension du « malaise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, p. 83-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902387v1</w:t>
+                <w:t xml:space="preserve">hal-04772333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi parlent les enseignants lorsqu'ils évoquent le temps ?</w:t>
               </w:r>
@@ -1828,51 +1828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66DD6BB7"/>
+    <w:nsid w:val="916211C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2059,51 +2059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tourneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7663-1883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinsolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aill&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsolle Julie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croizier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Hsieh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2021.01.0179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brumaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03541698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tourneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7663-1883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinsolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aill&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsolle Julie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croizier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Hsieh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2021.01.0179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brumaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03541698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>