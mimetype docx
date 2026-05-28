--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7663-1883</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=FN0OvAoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -214,521 +235,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de territoires comme instrument de néolibéralisation de l’éducation : le cas des Cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 296 (3), pp.59-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.196.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Becquet [dir.], Des professionnels pour les jeunes. Sociologie d’un monde fragmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale et matérielle du temps de travail des enseignants : contribution à la compréhension du « malaise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 222, p. 83-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi parlent les enseignants lorsqu'ils évoquent le temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration et Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réunir (enfin) les acteurs de l’éducation ? Sur la vocation partenariale des « Cités éducatives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Aillères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 92 (3), pp.113-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.092.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;rapport au futur&amp;quot; des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -738,495 +759,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ascenseur de la légitimité. Des chercheur.es entrainé.es dans (et à) la demande d’évaluation en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsolle Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépadues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation : Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et usages de la crise dans l’enseignement en France et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise(s) en éducation et en formation dans un monde globalisé. Perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-163, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner au collège : &amp;quot;on est tous non-nageurs, au bord de la piscine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du croquant, p. 161-171, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutable mais stable : les permanences de la catégorie de jeunesse au prisme des &amp;quot;Cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tourneville</w:t>
+                <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une éducation inclusive pour un développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-64, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler les approches quantitatives et qualitatives pour étudier les temporalités enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ social édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archipel des temps de la formation : esquisse d’une ingénierie de l’alternance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-193, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.mauba.2021.01.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1236,414 +1257,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’une stratégie de promotion de la santé, de prévention et d’accès aux soins autour des addictions au sein des DITEP de Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Cité dans la ville : les effets socialisateurs d'une &amp;quot;Cité éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsolle Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « gouvernance » des Cités Éducatives. Acteurs, organisations et mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANCT. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « gouvernance » des Cités éducatives. Notes de recherche à partir des monographies de 8 Cités éducatives sur le territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsolle Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Aillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brumaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANCT. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1653,114 +1674,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au temps dans le travail enseignant. Contribution à l'étude des professionnalités enseignantes dans le 1er et le 2nd degré en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bordeaux, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021BORD0286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03541698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1828,51 +1849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="916211C4"/>
+    <w:nsid w:val="BBDF4666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2059,51 +2080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tourneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7663-1883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinsolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aill&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsolle Julie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croizier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Hsieh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2021.01.0179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brumaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03541698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tourneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7663-1883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FN0OvAoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinsolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aill&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsolle Julie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croizier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Hsieh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2021.01.0179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brumaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03541698v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0286" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>