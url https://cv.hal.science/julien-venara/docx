--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -525,364 +525,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04725630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a reliable numerical model of a plastic scintillation detector for beta spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualification in a representative environment of an alpha spectrometer prototype operating at ambient air pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Venara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fleres</w:t>
+                <w:t xml:space="preserve">Déborah Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Venara</w:t>
+                <w:t xml:space="preserve">Olivier Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuozzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Fargier</w:t>
+                <w:t xml:space="preserve">Annabelle Gimazanne-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328810010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (12), pp.2615-2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3335867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712700v1</w:t>
+                <w:t xml:space="preserve">cea-04681602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification in a representative environment of an alpha spectrometer prototype operating at ambient air pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Venara</w:t>
+                <w:t xml:space="preserve">Design of a reliable numerical model of a plastic scintillation detector for beta spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Degrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cuozzo</w:t>
+                <w:t xml:space="preserve">M. Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delattre</w:t>
+                <w:t xml:space="preserve">C. Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Gimazanne-Guy</w:t>
+                <w:t xml:space="preserve">S. Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (12), pp.2615-2621. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ANIMMA 2023 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications, 288, pp.10010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3335867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328810010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04681602v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design by numerical simulation of an in situ alpha spectrometer operating at ambient air pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1218,260 +1218,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Contamination Detection Monitor for Small Complex Objects</w:t>
+                <w:t xml:space="preserve">Modeling of alpha camera with Monte Carlo Geant4 calculation code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium, Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Remediation and Radioactive Waste Management 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Stuttgard, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04723536v1</w:t>
+                <w:t xml:space="preserve">cea-04718598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of alpha camera with Monte Carlo Geant4 calculation code</w:t>
+                <w:t xml:space="preserve">Alpha Contamination Detection Monitor for Small Complex Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Fleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Remediation and Radioactive Waste Management 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Stuttgard, Germany</w:t>
+              <w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium, Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04718598v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04723536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-ray spectroscopy for the characterization of uranium contamination in nuclear decommissioning</w:t>
               </w:r>
@@ -1591,51 +1591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification in a reppresentative environment of an alpha spectrometer prototype operating at ambient air pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Venara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Remediation and Radioactive Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Stuttgard, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1794,90 +1794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Dual Alpha-Gamma Camera for Radiological Characterization Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Venara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2071,51 +2071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mahe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Venara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuozzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fargier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Salvador" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G Allinei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169549" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04725630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kanj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lynde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mosbah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3426276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Venara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuozzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fargier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328810010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04681602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Degrelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delattre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gimazanne-Guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3335867" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degrelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mosbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022506004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Adera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fleres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuozzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fargier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mahe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04718598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Bitar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salvador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P&#233;rot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328807005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04823098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schoepff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Woo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.10.051" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04520878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mahe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Venara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuozzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fargier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Salvador" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G Allinei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169549" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04725630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kanj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lynde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mosbah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3426276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04681602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Degrelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delattre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gimazanne-Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3335867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Venara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuozzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fargier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328810010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degrelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mosbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022506004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Adera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fleres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuozzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fargier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mahe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04718598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Bitar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salvador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P&#233;rot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328807005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04823098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schoepff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Woo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.10.051" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>