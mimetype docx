--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1301,4550 +1301,4416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
+                <w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Mlouka</w:t>
+                <w:t xml:space="preserve">Amandine Suet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Suet</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.11533. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326611v1</w:t>
+                <w:t xml:space="preserve">hal-03326610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00404-21⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326607v1</w:t>
+                <w:t xml:space="preserve">hal-03326611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Suet</w:t>
+                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326610v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Beaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517052v1</w:t>
+                <w:t xml:space="preserve">hal-03326598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Phenol-soluble modulins α are major virulence factors of Staphylococcus aureus secretome promoting inflammatory response in human epidermis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2474-2492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1975909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326598v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulins α are major virulence factors of Staphylococcus aureus secretome promoting inflammatory response in human epidermis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellin</w:t>
+                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1975909⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660450v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unearthing the Plant Growth-Promoting Traits of Bacillus megaterium RmBm31, an Endophytic Bacterium Isolated From Root Nodules of Retama monosperma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thanh Danh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00124⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111026v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
+                <w:t xml:space="preserve">Unearthing the Plant Growth-Promoting Traits of Bacillus megaterium RmBm31, an Endophytic Bacterium Isolated From Root Nodules of Retama monosperma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Affaf Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505077v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 333, pp.108798 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033034v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Shedding Light on the Antimicrobial Peptide Arsenal of Terrestrial Isopods: Focus on Armadillidins, a New Crustacean AMP Family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11010093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491434v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Antimicrobial Peptide Arsenal of Terrestrial Isopods: Focus on Armadillidins, a New Crustacean AMP Family.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11010093⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021726v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.107278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2019.107278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111066v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasthasia Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2019.107278⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994662v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Highlighting the Potency of Biosurfactants Produced by Pseudomonas Strains as Anti- Legionella Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03360⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/8194368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254422v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Potency of Biosurfactants Produced by Pseudomonas Strains as Anti- Legionella Agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudomonas Vs Legionella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.53-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176315v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01799879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas Vs Legionella</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (2), pp.89 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01799879v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657407v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Garcia</w:t>
+                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437455v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427811v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176321v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01427787v1</w:t>
+                <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1484. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.287-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427916v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+                <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 405 (1-2), pp.159-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427807v1</w:t>
+                <w:t xml:space="preserve">hal-01427423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01427407v1</w:t>
+                <w:t xml:space="preserve">hal-01427421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427421v1</w:t>
+                <w:t xml:space="preserve">hal-01427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.4879-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427423v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+                <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Toucourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.708 - 722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427428v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification and antibacterial activity of recombinant warnericin RK expressed in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Toucourou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-012-4417-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358517v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and antibacterial activity of recombinant warnericin RK expressed in Escherichia coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-012-4417-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00763552v1</w:t>
+                <w:t xml:space="preserve">hal-00715842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-Legionella activity of staphylococcal hemolytic peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.845-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2011.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715842v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Legionella activity of staphylococcal hemolytic peptides.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Héchard</w:t>
+                <w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1808 (4), pp.1146-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2011.01.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00715789v1</w:t>
+                <w:t xml:space="preserve">hal-00580625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t>
+                <w:t xml:space="preserve">δ-hemolysin, an update on a membrane-interacting peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Sahr</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.817-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00580625v1</w:t>
+                <w:t xml:space="preserve">hal-04435281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-hemolysin, an update on a membrane-interacting peptide</w:t>
+                <w:t xml:space="preserve">Characterization of anti-Legionella activity of warnericin RK and delta-lysin I from Staphylococcus warneri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30 (4), pp.817-823. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 29 (6), pp.978-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5854,1275 +5720,1275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new antimicrobial peptides in Armadillidium vulgare using PepTraq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de nouveaux peptides antimicrobiens chez Armadillidium vulgare à l’aide de PepTraq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique MuFoPAM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MuFoPAM, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-generational immune priming can occur after oviposition in the European earwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boucicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Laverré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudomonas 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mittelwihr (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établissement du répertoire immunitaire du forficule : recherche de PAMs par genome mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Laverré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boucicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MuFoPAM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MuFoPAM, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre bactérienne à longue distance : lyse par voie aérienne de Legionella pneumophila par Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micobes 2022, 17ème Congrès National de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la communication moléculaire chez Borrelia afzelii et Borrelia garinii.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The conference of the French National Network on Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, MittelWihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425564v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la communication moléculaire chez Borrelia afzelii et Borrelia garinii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The conference of the French National Network on Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, MittelWihr, France</w:t>
+              <w:t xml:space="preserve">Congrès TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517157v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7132,293 +6998,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Manac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Calvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Omnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Omnes</w:t>
+                <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe étude membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, mandelieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7486,51 +7352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="339181A1"/>
+    <w:nsid w:val="3DF17439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7717,51 +7583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-verdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9722-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144601664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202309619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357919619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paulhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Labrune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00404-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1975909" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01799879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucicot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Jean-Louis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517163v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-verdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9722-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144601664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202309619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357919619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paulhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Labrune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1975909" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01799879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucicot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Jean-Louis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517157v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>