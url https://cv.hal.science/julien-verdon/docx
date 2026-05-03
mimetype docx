--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -229,429 +229,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
+                <w:t xml:space="preserve">High metabolic versatility and phenotypic heterogeneity in a marine non-cyanobacterial diazotroph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly A Dupont</w:t>
+                <w:t xml:space="preserve">Pauline Crétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+                <w:t xml:space="preserve">Louise Mahoudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine M Boukerb</w:t>
+                <w:t xml:space="preserve">Nicolas Paulhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+                <w:t xml:space="preserve">Élise Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207 (2), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516883v1</w:t>
+                <w:t xml:space="preserve">hal-05085466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine M Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207 (2), pp.e0038824. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2025, 207 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368269v1</w:t>
+                <w:t xml:space="preserve">hal-05516883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High metabolic versatility and phenotypic heterogeneity in a marine non-cyanobacterial diazotroph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Crétin</w:t>
+                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mahoudeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Élise Labrune</w:t>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), pp.e0038824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085466v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic evidence for a clade of tick-associated trypanosomes</w:t>
               </w:r>
@@ -771,64 +771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -944,51 +944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alafaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izelenn Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1033,1233 +1033,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Arnault</w:t>
+                <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626630v1</w:t>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissande Louis</w:t>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey David</w:t>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+                <w:t xml:space="preserve">hal-03626630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t>
+                <w:t xml:space="preserve">Phenol-soluble modulins α are major virulence factors of Staphylococcus aureus secretome promoting inflammatory response in human epidermis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+                <w:t xml:space="preserve">Alexia Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Suet</w:t>
+                <w:t xml:space="preserve">Brandon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2474-2492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1975909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326610v1</w:t>
+                <w:t xml:space="preserve">hal-04660450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Beaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03326611v1</w:t>
+                <w:t xml:space="preserve">hal-03326598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517052v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (7), pp.1526. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326598v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulins α are major virulence factors of Staphylococcus aureus secretome promoting inflammatory response in human epidermis</w:t>
+                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Damour</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Robin</w:t>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Broutin</w:t>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellin</w:t>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.2474-2492. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.e00404-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1975909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660450v1</w:t>
+                <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia André</w:t>
+                <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Ecale</w:t>
+                <w:t xml:space="preserve">Marine Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
+                <w:t xml:space="preserve">van Thanh Danh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505077v1</w:t>
+                <w:t xml:space="preserve">hal-04033034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bernard</w:t>
+                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Juin</w:t>
+                <w:t xml:space="preserve">Sonia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vitry</w:t>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Thanh Danh Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (12), pp.477. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033034v1</w:t>
+                <w:t xml:space="preserve">hal-02505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unearthing the Plant Growth-Promoting Traits of Bacillus megaterium RmBm31, an Endophytic Bacterium Isolated From Root Nodules of Retama monosperma</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Desrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2660,90 +2660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t>
@@ -2915,103 +2915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasthasia Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.3360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,541 +3173,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas Vs Legionella</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (2), pp.89 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01799879v1</w:t>
+                <w:t xml:space="preserve">hal-01657407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudomonas Vs Legionella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.53-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657407v1</w:t>
+                <w:t xml:space="preserve">anses-01799879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Marchand</w:t>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Harté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Garcia</w:t>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.287-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437455v1</w:t>
+                <w:t xml:space="preserve">hal-01427807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,555 +3729,555 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girardot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427787v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427916v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (3), pp.287-99. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427807v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Augenstreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4367,64 +4367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
@@ -4462,103 +4462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99 (11), pp.4879-91. </w:t>
@@ -4755,51 +4755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,51 +4867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and antibacterial activity of recombinant warnericin RK expressed in Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,333 +5003,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
+                <w:t xml:space="preserve">Anti-Legionella activity of staphylococcal hemolytic peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">A. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Fernandez</w:t>
+                <w:t xml:space="preserve">J. Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hechard</w:t>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.845-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2011.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715842v1</w:t>
+                <w:t xml:space="preserve">hal-00715789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Legionella activity of staphylococcal hemolytic peptides.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacombe</w:t>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Crapart</w:t>
+                <w:t xml:space="preserve">Beatrice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Héchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2011.01.025⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00715789v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,90 +5431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ-hemolysin, an update on a membrane-interacting peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5573,64 +5573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of anti-Legionella activity of warnericin RK and delta-lysin I from Staphylococcus warneri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5694,51 +5694,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5978,484 +5978,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational immune priming can occur after oviposition in the European earwig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Établissement du répertoire immunitaire du forficule : recherche de PAMs par genome mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manon Boucicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées MuFoPAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau MuFoPAM, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518742v1</w:t>
+                <w:t xml:space="preserve">hal-05518419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Trans-generational immune priming can occur after oviposition in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boucicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mittelwihr (Alsace), France</w:t>
+              <w:t xml:space="preserve">REID 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518773v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissement du répertoire immunitaire du forficule : recherche de PAMs par genome mining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MuFoPAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau MuFoPAM, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Pseudomonas 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mittelwihr (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518419v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre bactérienne à longue distance : lyse par voie aérienne de Legionella pneumophila par Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micobes 2022, 17ème Congrès National de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
@@ -6478,813 +6478,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Effect of 17β-Estradiol on lactobacillus crispatus dynamics in the vaginal environment and potential activity of a phytoestrogen analog extracted from a Thai herb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">ranco-Brazilian Network on Natural Products FB2NP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518998v1</w:t>
+                <w:t xml:space="preserve">hal-05609624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The conference of the French National Network on Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, MittelWihr, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517157v1</w:t>
+                <w:t xml:space="preserve">hal-05518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la communication moléculaire chez Borrelia afzelii et Borrelia garinii.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Microbes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425564v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la communication moléculaire chez Borrelia afzelii et Borrelia garinii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517163v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The conference of the French National Network on Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, MittelWihr, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Manac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe étude membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, mandelieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7352,51 +7477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DF17439"/>
+    <w:nsid w:val="4CA1E5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7583,51 +7708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-verdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9722-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144601664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202309619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357919619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paulhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Labrune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1975909" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01799879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucicot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Jean-Louis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517157v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-verdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9722-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144601664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202309619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357919619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085466v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paulhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Labrune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1975909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01799879v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Jean-Louis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucicot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609624v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>