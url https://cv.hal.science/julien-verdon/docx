--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -195,1401 +195,1392 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High metabolic versatility and phenotypic heterogeneity in a marine non-cyanobacterial diazotroph</w:t>
+                <w:t xml:space="preserve">Comparative analysis of immune responses in ovipositing and non‐ovipositing females of European earwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Crétin</w:t>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mahoudeau</w:t>
+                <w:t xml:space="preserve">Wilfrid Jean Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
+                <w:t xml:space="preserve">Mae Baillergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Paulhan</w:t>
+                <w:t xml:space="preserve">Marion Corjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Labrune</w:t>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/phen.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085466v1</w:t>
+                <w:t xml:space="preserve">hal-05624437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
+                <w:t xml:space="preserve">Characterization of a quorum-sensing communication based on gamma-butyrolactones in Rhodococcus erythropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly A Dupont</w:t>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+                <w:t xml:space="preserve">Nathan Jordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
+                <w:t xml:space="preserve">Jf Barbosa de Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine M Boukerb</w:t>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+                <w:t xml:space="preserve">Fabien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516883v1</w:t>
+                <w:t xml:space="preserve">hal-05620978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Amine M Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207 (2), pp.e0038824. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 207 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05368269v1</w:t>
+                <w:t xml:space="preserve">hal-05516883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic evidence for a clade of tick-associated trypanosomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GacS/GacA two-component system strongly regulates antimicrobial competition mechanisms of &amp;lt;i&amp;gt;Pseudomonas fluorescens&amp;lt;/i&amp;gt; MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Grillet</w:t>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Binetruy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofian Ouass</w:t>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05622-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), pp.e0038824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00388-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969876v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+                <w:t xml:space="preserve">High metabolic versatility and phenotypic heterogeneity in a marine non-cyanobacterial diazotroph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Crétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mahoudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Osmond</w:t>
+                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Nier</w:t>
+                <w:t xml:space="preserve">Nicolas Paulhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Élise Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398296v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
+                <w:t xml:space="preserve">Phylogenetic evidence for a clade of tick-associated trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Rachid Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+                <w:t xml:space="preserve">Marie Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">Justine Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izelenn Dufour</w:t>
+                <w:t xml:space="preserve">Florian Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Ouass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05622-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516899v1</w:t>
+                <w:t xml:space="preserve">hal-03969876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissande Louis</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Maëva Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ladram</w:t>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Arnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Izelenn Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626630v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulins α are major virulence factors of Staphylococcus aureus secretome promoting inflammatory response in human epidermis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Damour</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Robin</w:t>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Broutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellin</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1975909⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660450v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Beaubert</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (7), pp.1526. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326598v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t>
               </w:r>
@@ -1614,64 +1605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t>
@@ -1722,90 +1713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.11533. </w:t>
@@ -1971,5046 +1962,5318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bernard</w:t>
+                <w:t xml:space="preserve">Sabine Beaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Juin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vitry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033034v1</w:t>
+                <w:t xml:space="preserve">hal-03326598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Phenol-soluble modulins α are major virulence factors of Staphylococcus aureus secretome promoting inflammatory response in human epidermis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
+                <w:t xml:space="preserve">Brandon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia André</w:t>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Ecale</w:t>
+                <w:t xml:space="preserve">Lauranne Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
+                <w:t xml:space="preserve">Nicolas Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2474-2492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1975909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505077v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unearthing the Plant Growth-Promoting Traits of Bacillus megaterium RmBm31, an Endophytic Bacterium Isolated From Root Nodules of Retama monosperma</w:t>
+                <w:t xml:space="preserve">Can Leaves and Stems of Rubus idaeus L. Handle Candida albicans Biofilms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Affaf Dahmani</w:t>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Desrut</w:t>
+                <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouziane Moumen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Marine Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thanh Danh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph13120477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111026v1</w:t>
+                <w:t xml:space="preserve">hal-04033034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meg Rouxel</w:t>
+                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Barthe</w:t>
+                <w:t xml:space="preserve">Sonia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Juin</w:t>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 333, pp.108798 -. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491434v1</w:t>
+                <w:t xml:space="preserve">hal-02505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Antimicrobial Peptide Arsenal of Terrestrial Isopods: Focus on Armadillidins, a New Crustacean AMP Family.</w:t>
+                <w:t xml:space="preserve">Unearthing the Plant Growth-Promoting Traits of Bacillus megaterium RmBm31, an Endophytic Bacterium Isolated From Root Nodules of Retama monosperma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Becking</w:t>
+                <w:t xml:space="preserve">Malika Affaf Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Delaunay</w:t>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+                <w:t xml:space="preserve">Lamia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11010093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021726v1</w:t>
+                <w:t xml:space="preserve">hal-03111026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
+                <w:t xml:space="preserve">Characterization of antifungal compounds produced by lactobacilli in cheese-mimicking matrix: Comparison between active and inactive strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Meg Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">Manon Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 333, pp.108798 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111066v1</w:t>
+                <w:t xml:space="preserve">hal-03491434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shedding Light on the Antimicrobial Peptide Arsenal of Terrestrial Isopods: Focus on Armadillidins, a New Crustacean AMP Family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Durand</w:t>
+                <w:t xml:space="preserve">Thomas Becking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+                <w:t xml:space="preserve">Carine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2019.107278⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11010093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994662v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03360⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254422v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Potency of Biosurfactants Produced by Pseudomonas Strains as Anti- Legionella Agents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival capacity of the common woodlouse Armadillidium vulgare is improved with a second infection of Salmonella enterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+                <w:t xml:space="preserve">Cybèle Prigot-Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/8194368⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.107278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2019.107278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176315v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Carpentier</w:t>
+                <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laétitia Béraud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anasthasia Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657407v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas Vs Legionella</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highlighting the Potency of Biosurfactants Produced by Pseudomonas Strains as Anti- Legionella Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/8194368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01799879v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Legionella pneumophila LPS to evaluate urinary antigen tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (2), pp.89 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2017.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427807v1</w:t>
+                <w:t xml:space="preserve">hal-01657407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas Vs Legionella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.53-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427811v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01799879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176321v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Loiseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437455v1</w:t>
+                <w:t xml:space="preserve">hal-02176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427787v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427916v1</w:t>
+                <w:t xml:space="preserve">hal-01427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427423v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Characterization of biofilm formation in natural water subjected to low-frequency electromagnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.287-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2015.1137896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427421v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Effect of amino acid substitution in the staphylococcal peptides warnericin RK and PSMα on their anti-Legionella and hemolytic activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 405 (1-2), pp.159-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11010-015-2407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427407v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 99 (11), pp.4879-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6381-z⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427428v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Toucourou</w:t>
+                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358517v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and antibacterial activity of recombinant warnericin RK expressed in Escherichia coli.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-012-4417-1⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.4879-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00763552v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Legionella activity of staphylococcal hemolytic peptides.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Verdon</w:t>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacombe</w:t>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Crapart</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Héchard</w:t>
+                <w:t xml:space="preserve">Hervé Toucourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.708 - 722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00715789v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Purification and antibacterial activity of recombinant warnericin RK expressed in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-012-4417-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715842v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Anti-Legionella activity of staphylococcal hemolytic peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+                <w:t xml:space="preserve">S. Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Sahr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Lacombe</w:t>
+                <w:t xml:space="preserve">Y. Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.845-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2011.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580625v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-hemolysin, an update on a membrane-interacting peptide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Acanthamoeba sp. promotes the survival and growth of Acinetobacter baumanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Héchard</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.12.017⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02261.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04435281v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of anti-Legionella activity of warnericin RK and delta-lysin I from Staphylococcus warneri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Fatty acid composition modulates sensitivity of Legionella pneumophila to warnericin RK, an antimicrobial peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1808 (4), pp.1146-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">δ-hemolysin, an update on a membrane-interacting peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.817-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of anti-Legionella activity of warnericin RK and delta-lysin I from Staphylococcus warneri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (6), pp.978-984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new antimicrobial peptides in Armadillidium vulgare using PepTraq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de nouveaux peptides antimicrobiens chez Armadillidium vulgare à l’aide de PepTraq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique MuFoPAM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MuFoPAM, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissement du répertoire immunitaire du forficule : recherche de PAMs par genome mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Trans-generational immune priming can occur after oviposition in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boucicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MuFoPAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau MuFoPAM, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">REID 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518419v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational immune priming can occur after oviposition in the European earwig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Pseudomonas 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mittelwihr (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518742v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Établissement du répertoire immunitaire du forficule : recherche de PAMs par genome mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boucicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Mittelwihr (Alsace), France</w:t>
+              <w:t xml:space="preserve">Journées MuFoPAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau MuFoPAM, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518773v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre bactérienne à longue distance : lyse par voie aérienne de Legionella pneumophila par Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Khalil</w:t>
+                <w:t xml:space="preserve">Communication longue distance chez la souche Pseudomonas fluorescens MFE01 Mini-colloque Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micobes 2022, 17ème Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de recherche Communication Bactérienne et Stratégies Anti-Infectieuses (CBSA · UR 4312), Oct 2022, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518715v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 17β-Estradiol on lactobacillus crispatus dynamics in the vaginal environment and potential activity of a phytoestrogen analog extracted from a Thai herb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ranco-Brazilian Network on Natural Products FB2NP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05609624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La guerre bactérienne à longue distance : lyse par voie aérienne de Legionella pneumophila par Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Micobes 2022, 17ème Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518998v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517163v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la communication moléculaire chez Borrelia afzelii et Borrelia garinii.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effet, régulation et émission du 1 undecène chez la souche Pseudomonas fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425564v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7069,347 +7332,593 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The conference of the French National Network on Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, MittelWihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la communication moléculaire chez Borrelia afzelii et Borrelia garinii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Manac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe étude membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, mandelieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7477,51 +7986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CA1E5C0"/>
+    <w:nsid w:val="4839989B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7708,51 +8217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-verdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9722-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144601664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202309619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357919619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085466v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paulhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Labrune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1975909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01799879v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Jean-Louis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucicot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609624v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-verdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9722-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144601664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202309619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357919619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05624437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Jean Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Baillergeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corjon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.70048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Barbosa de Bessa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00388-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paulhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Labrune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Broutin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1975909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vitry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Danh Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13120477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Affaf Dahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mermouri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Rouxel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108798" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becking" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delaunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Prigot-Maurice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia B&#233;raud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2017.06.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01799879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2015.1137896" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Marchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-015-2407-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4417-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21TRW2VP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crapart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;chard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2011.01.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XZPLGCZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715842v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02261.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacombe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJV0CWH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.12.017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKGLV581-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435271v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJT8SBML-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucicot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518773v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Jean-Louis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518715v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto Ghiorghi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517157v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>