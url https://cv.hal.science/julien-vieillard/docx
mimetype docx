--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien vieillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective combination between silver and nickel oxide nanoparticles: From characterization to catalytic reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nierstrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1352, pp.144400. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an original Bi12CoO20/ZnO nanocomposites for lead adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Madji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Mekatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmedani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.118345. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for new in situ self-assembly way to arrange Cu and Ni nanoparticles: useful configuration with high catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nierstrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (36), pp.21358-21375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36833-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of magnetic APTES-modified hydrochar for remediation of Cr(VI) from water-base solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pholosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pakade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.2486-2492. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43580-025-01343-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of two phenolic pollutants compounds using a novel biosorbent: Analytics (HPLC), Statistical (experimental design), and theoretical studies (DFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Grich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Yazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.112281. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2024.112281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Novel Tosylated Compounds as Selective Antibiofilm Agents against Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Mohamed Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202501881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine modification over activated carbon for an effective removal of phosphate ions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2495-2504. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00734-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful removal of fluoride from aqueous environment using Al(OH) 3 @AC: column studies and breakthrough curve modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA06697E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of landfill leachate using kaolin-alumina membranes: a focus on performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Chougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Bouabbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Asli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2535-2543. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00698-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2441-2450. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetyltrimethylammonium bromide (CTAB) functionalization of sodium silicate from rice husks ash for Naphthol Green B and Congo Red adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Mandou Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mermoz Siewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2463-2477. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Cr(VI) and phosphate anions by amino-functionalized palm oil fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (50), pp.60247-60259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35242-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionalization and Increased Lifespan of a Worsted Wool Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lanceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood waste-based functionalized natural hydrochar for the effective removal of Ce(III) ions from aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (23), pp.64067-64077. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26921-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Modification of Activated Carbon for the Removal of Pharmaceutical Compounds via Adsorption and Photodegradation Processes: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (14), pp.8074. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13148074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorptive Features of Magnetic Activated Carbons Prepared by a One-Step Process towards Brilliant Blue Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Machado Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.1821. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28041821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of rare earth elements onto diatomite M45: Experimental investigations and modeling with statistical physics theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (11), pp.1805-1811. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2023.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorptive behavior of the rare earth elements Ce and La on a soybean pod derived activated carbon: Application in synthetic solutions, real leachate and mechanistic insights by statistical physics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144484. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming a volcanic rock powder waste into an efficient adsorbent to remove dyes (acid green 16 and acid red 97) and metals (Ag+, Co2+, and Cu2+) from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diovani Rossatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (59), pp.124041-124052. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel-Aluminium layered double hydroxide as an efficient adsorbent to selectively recover praseodymium and samarium from phosphogypsum leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.170530. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective adsorption of gadolinium from real leachate using a natural bentonite clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.109748. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between cocoa shell modifications by CTAB and its dye adsorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tsopbou Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mermoz Siewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Mandou Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (41), pp.94474-94484. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrolyte-Gated Graphene Field-Effect Transistor for Detection of Gadolinium(III) in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gadroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassen Boukraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.363. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios13030363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the adsorption mechanism of herbicide Diuron onto activated carbons via steric, energetic and thermodynamic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison S.P. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103910. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake the rare earth elements Nd, Ce, and La by a commercial diatomite: kinetics, equilibrium, thermodynamic and adsorption mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 389, pp.122862. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Alternative Pre-Treatment Methods to Promote Essential Oil Fixation into Cotton and Polyethylene Terephthalate Fiber: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tansaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1362. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15061362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the main methods for composite adsorbents characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Rigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingridy Alessandretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Melara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (59), pp.88488-88506. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23883-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Amine-Surface Functionalization of Inorganic Adsorbents for Water Treatment and Antimicrobial Activities: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.378. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights and steric interpretations through statistical physics modelling and density functional theory calculations for the adsorption of the pesticides atrazine and diuron by Hovenia dulcis biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Pereira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Luiz Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 367 (A), pp.120418. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOH activated carbons from Brazil nut shell: Preparation, characterization, and their application in phenol adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C.F. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-Resistive Properties of Bio-Based Sensor Yarn Made with Sisal Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Samouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.4083. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21124083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Plasma Technique Assessment for the Development of a Polyfunctional End-use Polyester Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Krifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.2782-2791. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-021-0847-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale direct UV-C photodegradation of pesticides in groundwater and recycled wastewater for agricultural use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.106120. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.106120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of chromate and nitrate removal by adsorption at the surface of an amine-modified cocoa shell adsorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.104618. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBO Degradation by Heterogeneous Fenton-like Reaction Using Fe Supported over Activated Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1456. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11121456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Cu(II) from aqueous solution using a composite made from cocoa cortex and sodium alginate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrada Măicăneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Tcheka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), pp.8451-8466. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretations on the mechanism of In(III) adsorption onto chitosan and chitin: A mass transfer model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison S.P. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Paula G. Salau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Luiz Dotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304, pp.112758. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester-supported Chitosan-Poly(vinylidene fluoride)-Inorganic-Oxide-Nanoparticles Composites with Improved Flame Retardancy and Thermal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10118-020-2336-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezghich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20009-20019. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new composite fibers with excellent UV radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.113905. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2019.113905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Cu(II) ions by modified horn core: Effect of temperature on adsorbent preparation and extended application in river water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsopbou Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Senthil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siéwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 298, pp.112023. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.112023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-loaded SBA-15 Silica with Improved Electron Mobility-Conductance and Capacitance Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Ouargli-Saker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Lassouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (12), pp.5108-5117. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10904-020-01642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionothermal carbonization in [Bmim][FeCl 4 ]: an opportunity for the valorization of raw lignocellulosic agrowastes into advanced porous carbons for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (16), pp.5423-5436. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0gc01510e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Antibacterial Cadiolide Analogues active Against Antibiotic Bacterial Resistant Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gallavardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (21), pp.127580. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of metals modified activated carbons for fluoride removal from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Lassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Romar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riikka Kupila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 754, pp.137705. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of fibrous membrane for organic and pathogenic contaminants removal: from design to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (22), pp.13155-13173. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a novel composite based polyester nonwovens with high mechanical resistance and wash fastness properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 577, pp.604-612. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.05.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HCl and H2SO4 for the acid activation of a cameroonian smectite soil clay: palm oil discolouration and landfill leachate treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soh Ndé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azinwi Tamfuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsaffo Mbognou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (12), pp.e02926. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.452-465. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.3942-3951. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuO Nanosheets Modified with Amine and Thiol Grafting for High Catalytic and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (24), pp.10179-10189. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-loaded amine/thiol functionalized polyester fibers with high catalytic activities: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (23), pp.8384-8399. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT00937J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic-organic-fabrics based polyester/cotton for catalytic reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouazizi Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Achari Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzouz Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1180, pp.523-531. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.11.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new multifunctional filter based nonwovens for organics pollutants reduction and detoxification: High catalytic and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouazizi Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Achari Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behary Nemeshwaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.702-716. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide coated polyester fabrics with enhanced catalytic properties towards the reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (13), pp.10802-10813. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-018-9145-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.726-735. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael addition of 1,3-dicarbonyl compounds catalyzed by iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Jebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (45), pp.4044-4046. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fotsing Nkuigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.325-331. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctional cotton fabrics with catalytic activity and antibacterial capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 351, pp.328-339. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 494, pp.92-97. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of ZnO-HMD@ZnO-Fe/Cu core-shell as advanced material for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boudharaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted polyol synthesis of mesoporous Ta doped mixed TiO 2 /SnO2 : Application for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 728, pp.391-399. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu0-loaded SBA-15@ZnO with improved electrical properties and affinity towards hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ouargli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 404, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.01.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Microfluidic-Microoptical Detection Systems Fabricated by Dry Etching of Soda-Lime Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda-Lawrence Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (05), pp.1025-1029. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2006-96034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of tin oxide activated by DAN grafting and Mo nanoparticle insertion for optoelectronic properties improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benghnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (98), pp.95405-95414. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA21017A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of cyclic olefin copolymer with aryldiazonium salts: A covalent grafting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morin-Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 329, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human host defense peptide LL-37 stimulates virulence factor production and adaptive resistance in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Strempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Neidig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82240. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Varacavoudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.20-24. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 281, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (7), pp.1929-1944. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of antibodies inside integrated microfluidic–microoptic devices by means of automated microcontact printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 140 (1), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated microfluidic–microoptical systems fabricated by dry etching of soda-lime glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda-Lawrence Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.465-469. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The etching of glass patterned by microcontact printing with application to microfluidics and electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (1), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of microfluidic chip with integrated optics for electrophoretic separations of proteins☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 845 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2006.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards medical diagnostic chips with monolithically integrated optics in glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.1581-1584. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel concept of the integrated fluorescence detection system and its application in a lab-on-a-chip microdevice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1-2), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2006.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of cocoa shell (CS) surfaces using nanoparticles and their application in CO2 storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced materials &amp; Processing (11, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom. pp.32, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2321-6212-C1-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on functionalised surfaces for sensor applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Antimicrobial Peptide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, LORIENT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire a & Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AmiC: A putative bacterial sensor for the C-type natriuretic peptide (CNP), a eukaryotic hormone modulating Pseudomonas aeruginosa virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection par fluorescence native induite par laser en électrophorèse capillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées d’électrophorèse de Xavier Bichat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires sur puce : développement d'un système de diagnostic du cancer miniaturisé : de la fabrication à la caractérisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.355-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la décontamination chimique par photolyse d'eaux environnementales : mise au point de méthodes analytiques pour des pesticides cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Egel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C-type natriuretic peptide (CNP) prevents Pseudomonas aeruginosa biofilm formation by using AmiC: a newly identified bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nj Harmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des jeunes chercheurs en mucoviscidose (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fluorescence native à 224 nm : Vers un nouveau mode de détection à fortes potentialités pour les techniques séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journée de l’IFRMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Evreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the potentialities of a Laser Induced Native Fluorescence Detector for Capillary Electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Chromatography ISC’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentialités en électrophorèse capillaire et nano-LC d’un détecteur à fluorescence native induite par laser UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification and Uses of Synthetic and Biobased Polymeric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Gadroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed M. Chehimi; Jean Pinson; Fatima Mousli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aryl Diazonium Salts and Related Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer International Publishing, pp.195-209, 2022, Physical Chemistry in Action, 978-3-031-04400-7. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04398-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId471"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien vieillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective combination between silver and nickel oxide nanoparticles: From characterization to catalytic reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nierstrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1352, pp.144400. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an original Bi12CoO20/ZnO nanocomposites for lead adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Madji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Mekatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmedani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.118345. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for new in situ self-assembly way to arrange Cu and Ni nanoparticles: useful configuration with high catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nierstrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (36), pp.21358-21375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36833-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of magnetic APTES-modified hydrochar for remediation of Cr(VI) from water-base solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pholosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pakade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.2486-2492. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43580-025-01343-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of two phenolic pollutants compounds using a novel biosorbent: Analytics (HPLC), Statistical (experimental design), and theoretical studies (DFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Grich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Yazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.112281. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2024.112281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Novel Tosylated Compounds as Selective Antibiofilm Agents against Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Mohamed Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202501881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine modification over activated carbon for an effective removal of phosphate ions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2495-2504. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00734-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful removal of fluoride from aqueous environment using Al(OH) 3 @AC: column studies and breakthrough curve modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA06697E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of landfill leachate using kaolin-alumina membranes: a focus on performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Chougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Bouabbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Asli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2535-2543. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00698-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2441-2450. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetyltrimethylammonium bromide (CTAB) functionalization of sodium silicate from rice husks ash for Naphthol Green B and Congo Red adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Mandou Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mermoz Siewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2463-2477. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Cr(VI) and phosphate anions by amino-functionalized palm oil fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (50), pp.60247-60259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35242-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionalization and Increased Lifespan of a Worsted Wool Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lanceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorptive Features of Magnetic Activated Carbons Prepared by a One-Step Process towards Brilliant Blue Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Machado Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.1821. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28041821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Modification of Activated Carbon for the Removal of Pharmaceutical Compounds via Adsorption and Photodegradation Processes: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (14), pp.8074. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13148074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood waste-based functionalized natural hydrochar for the effective removal of Ce(III) ions from aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (23), pp.64067-64077. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26921-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of rare earth elements onto diatomite M45: Experimental investigations and modeling with statistical physics theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (11), pp.1805-1811. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2023.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorptive behavior of the rare earth elements Ce and La on a soybean pod derived activated carbon: Application in synthetic solutions, real leachate and mechanistic insights by statistical physics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144484. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming a volcanic rock powder waste into an efficient adsorbent to remove dyes (acid green 16 and acid red 97) and metals (Ag+, Co2+, and Cu2+) from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diovani Rossatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (59), pp.124041-124052. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel-Aluminium layered double hydroxide as an efficient adsorbent to selectively recover praseodymium and samarium from phosphogypsum leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.170530. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the adsorption mechanism of herbicide Diuron onto activated carbons via steric, energetic and thermodynamic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison S.P. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103910. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective adsorption of gadolinium from real leachate using a natural bentonite clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.109748. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between cocoa shell modifications by CTAB and its dye adsorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tsopbou Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mermoz Siewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Mandou Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (41), pp.94474-94484. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrolyte-Gated Graphene Field-Effect Transistor for Detection of Gadolinium(III) in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gadroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassen Boukraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.363. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios13030363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake the rare earth elements Nd, Ce, and La by a commercial diatomite: kinetics, equilibrium, thermodynamic and adsorption mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 389, pp.122862. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Alternative Pre-Treatment Methods to Promote Essential Oil Fixation into Cotton and Polyethylene Terephthalate Fiber: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tansaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1362. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15061362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the main methods for composite adsorbents characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Rigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingridy Alessandretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Melara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (59), pp.88488-88506. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23883-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Amine-Surface Functionalization of Inorganic Adsorbents for Water Treatment and Antimicrobial Activities: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.378. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights and steric interpretations through statistical physics modelling and density functional theory calculations for the adsorption of the pesticides atrazine and diuron by Hovenia dulcis biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Pereira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Luiz Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 367 (A), pp.120418. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOH activated carbons from Brazil nut shell: Preparation, characterization, and their application in phenol adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C.F. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-Resistive Properties of Bio-Based Sensor Yarn Made with Sisal Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Samouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.4083. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21124083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Plasma Technique Assessment for the Development of a Polyfunctional End-use Polyester Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Krifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.2782-2791. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-021-0847-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale direct UV-C photodegradation of pesticides in groundwater and recycled wastewater for agricultural use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.106120. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.106120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBO Degradation by Heterogeneous Fenton-like Reaction Using Fe Supported over Activated Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1456. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11121456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of chromate and nitrate removal by adsorption at the surface of an amine-modified cocoa shell adsorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.104618. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Cu(II) from aqueous solution using a composite made from cocoa cortex and sodium alginate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrada Măicăneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Tcheka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), pp.8451-8466. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretations on the mechanism of In(III) adsorption onto chitosan and chitin: A mass transfer model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison S.P. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Paula G. Salau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Luiz Dotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304, pp.112758. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester-supported Chitosan-Poly(vinylidene fluoride)-Inorganic-Oxide-Nanoparticles Composites with Improved Flame Retardancy and Thermal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10118-020-2336-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Cu(II) ions by modified horn core: Effect of temperature on adsorbent preparation and extended application in river water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsopbou Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Senthil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siéwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 298, pp.112023. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.112023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezghich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20009-20019. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new composite fibers with excellent UV radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.113905. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2019.113905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-loaded SBA-15 Silica with Improved Electron Mobility-Conductance and Capacitance Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Ouargli-Saker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Lassouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (12), pp.5108-5117. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10904-020-01642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionothermal carbonization in [Bmim][FeCl 4 ]: an opportunity for the valorization of raw lignocellulosic agrowastes into advanced porous carbons for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (16), pp.5423-5436. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0gc01510e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of metals modified activated carbons for fluoride removal from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Lassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Romar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riikka Kupila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 754, pp.137705. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Antibacterial Cadiolide Analogues active Against Antibiotic Bacterial Resistant Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gallavardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (21), pp.127580. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of fibrous membrane for organic and pathogenic contaminants removal: from design to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (22), pp.13155-13173. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a novel composite based polyester nonwovens with high mechanical resistance and wash fastness properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 577, pp.604-612. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.05.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HCl and H2SO4 for the acid activation of a cameroonian smectite soil clay: palm oil discolouration and landfill leachate treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soh Ndé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azinwi Tamfuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsaffo Mbognou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (12), pp.e02926. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.452-465. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.3942-3951. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuO Nanosheets Modified with Amine and Thiol Grafting for High Catalytic and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (24), pp.10179-10189. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-loaded amine/thiol functionalized polyester fibers with high catalytic activities: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (23), pp.8384-8399. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT00937J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic-organic-fabrics based polyester/cotton for catalytic reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouazizi Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Achari Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzouz Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1180, pp.523-531. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.11.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new multifunctional filter based nonwovens for organics pollutants reduction and detoxification: High catalytic and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouazizi Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Achari Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behary Nemeshwaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.702-716. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide coated polyester fabrics with enhanced catalytic properties towards the reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (13), pp.10802-10813. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-018-9145-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.726-735. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael addition of 1,3-dicarbonyl compounds catalyzed by iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Jebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (45), pp.4044-4046. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.325-331. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fotsing Nkuigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctional cotton fabrics with catalytic activity and antibacterial capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 351, pp.328-339. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 494, pp.92-97. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of ZnO-HMD@ZnO-Fe/Cu core-shell as advanced material for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boudharaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted polyol synthesis of mesoporous Ta doped mixed TiO 2 /SnO2 : Application for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 728, pp.391-399. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Microfluidic-Microoptical Detection Systems Fabricated by Dry Etching of Soda-Lime Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda-Lawrence Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (05), pp.1025-1029. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2006-96034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu0-loaded SBA-15@ZnO with improved electrical properties and affinity towards hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ouargli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 404, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.01.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of tin oxide activated by DAN grafting and Mo nanoparticle insertion for optoelectronic properties improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benghnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (98), pp.95405-95414. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA21017A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of cyclic olefin copolymer with aryldiazonium salts: A covalent grafting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morin-Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 329, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human host defense peptide LL-37 stimulates virulence factor production and adaptive resistance in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Strempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Neidig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82240. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Varacavoudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.20-24. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 281, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (7), pp.1929-1944. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of antibodies inside integrated microfluidic–microoptic devices by means of automated microcontact printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 140 (1), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated microfluidic–microoptical systems fabricated by dry etching of soda-lime glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda-Lawrence Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.465-469. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The etching of glass patterned by microcontact printing with application to microfluidics and electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (1), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of microfluidic chip with integrated optics for electrophoretic separations of proteins☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 845 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2006.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards medical diagnostic chips with monolithically integrated optics in glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.1581-1584. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel concept of the integrated fluorescence detection system and its application in a lab-on-a-chip microdevice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1-2), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2006.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of cocoa shell (CS) surfaces using nanoparticles and their application in CO2 storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced materials &amp; Processing (11, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom. pp.32, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2321-6212-C1-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on functionalised surfaces for sensor applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Antimicrobial Peptide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, LORIENT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire a & Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AmiC: A putative bacterial sensor for the C-type natriuretic peptide (CNP), a eukaryotic hormone modulating Pseudomonas aeruginosa virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection par fluorescence native induite par laser en électrophorèse capillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées d’électrophorèse de Xavier Bichat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires sur puce : développement d'un système de diagnostic du cancer miniaturisé : de la fabrication à la caractérisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.355-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la décontamination chimique par photolyse d'eaux environnementales : mise au point de méthodes analytiques pour des pesticides cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Egel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C-type natriuretic peptide (CNP) prevents Pseudomonas aeruginosa biofilm formation by using AmiC: a newly identified bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nj Harmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des jeunes chercheurs en mucoviscidose (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fluorescence native à 224 nm : Vers un nouveau mode de détection à fortes potentialités pour les techniques séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journée de l’IFRMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Evreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the potentialities of a Laser Induced Native Fluorescence Detector for Capillary Electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Chromatography ISC’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentialités en électrophorèse capillaire et nano-LC d’un détecteur à fluorescence native induite par laser UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification and Uses of Synthetic and Biobased Polymeric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Gadroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed M. Chehimi; Jean Pinson; Fatima Mousli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aryl Diazonium Salts and Related Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer International Publishing, pp.195-209, 2022, Physical Chemistry in Action, 978-3-031-04400-7. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04398-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId476"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Neaz Morshed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nierstrasz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouazizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El-Achari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mekatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmedani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zouaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36833-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matamela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pholosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pakade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-025-01343-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Naboulsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Grich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Yazid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mohamed Mazari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouazizi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00734-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sadaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06697E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouabbaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Asli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00698-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoungoure Mandou Fadimatou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mandjewil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mermoz Siewe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00655-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ngueagni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fotsing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoungoure Fadimatou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35242-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj Rhouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lanceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13040736" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson dos Reis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Schnorr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Netto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26921-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marquis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nascimento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L&#252;tke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado Machado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041821" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaouadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.O. Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.05.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pinheiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Grimm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos L.S. Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144484" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovani Rossatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31074-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170530" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109748" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tsopbou Ngueagni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28671-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gadroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassen Boukraa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13030363" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yanan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dison S.P. Franco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103910" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122862" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tansaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15061362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Nazari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rigueto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingridy Alessandretti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Melara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23883-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030378" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Pereira Silveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Luiz Dotto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Knani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120418" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C.F. da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.09.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Samouh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Krifa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zouari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Miled" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-021-0847-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferhi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poultier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106120" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097475v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104618" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11121456" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrada M&#259;ic&#259;neanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Tcheka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07206-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Paula G. Salau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El Achari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-020-2336-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538228v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2019.113905" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsopbou Ngueagni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senthil Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Si&#233;w&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.112023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ouargli-Saker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Lassouad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-020-01642-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cibien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc01510e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bekri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127580" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Lassi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Romar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kupila" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137705" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Guan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01362e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330553v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.05.090" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538262v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soh Nd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azinwi Tamfuh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsaffo Mbognou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02926" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00609" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00937J" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149035v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazizi Nabil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Achari Ahmida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campagne Christine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Abdelkrim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.11.097" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281779v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Achari Ahmida" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behary Nemeshwaree" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.166" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Achari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzouz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9145-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Jebari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Rezgui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.069" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.050" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudharaa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046265v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Louhichi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouargli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.250" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422054v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda-Lawrence Boum" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2006-96034" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046189v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benghnia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA21017A" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Strempel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neidig" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geffers" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082240" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281774v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bou Chakra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hannes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mansfield" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.030" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.08.005" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NCFJ9RH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281760v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.08.025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HNBPJK0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281757v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hannes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.08.009" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T83D7LZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krawczyk" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674145" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC60ZCGQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Krawczyk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.069" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GM8R5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024988v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2321-6212-C1-005" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537333v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaillard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537340v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevalier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire a &amp; Dufour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864056v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570670v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000720v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557088v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferhi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Egel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Penalva" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367357v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoffmann" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Harmer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558118v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557989v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571280v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984524v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gadroy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04398-7_10" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Neaz Morshed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nierstrasz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouazizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El-Achari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mekatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmedani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zouaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36833-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matamela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pholosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pakade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-025-01343-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Naboulsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Grich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Yazid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mohamed Mazari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouazizi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00734-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sadaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06697E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouabbaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Asli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00698-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoungoure Mandou Fadimatou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mandjewil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mermoz Siewe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00655-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ngueagni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fotsing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoungoure Fadimatou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35242-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj Rhouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lanceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13040736" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nascimento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Schnorr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L&#252;tke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado Machado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson dos Reis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dotto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Netto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26921-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaouadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.O. Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.05.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pinheiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Grimm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos L.S. Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144484" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovani Rossatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31074-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170530" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dison S.P. Franco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103910" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tsopbou Ngueagni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28671-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gadroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassen Boukraa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13030363" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122862" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tansaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15061362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Nazari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rigueto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingridy Alessandretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Melara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23883-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030378" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Pereira Silveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Luiz Dotto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Knani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120418" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C.F. da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.09.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Samouh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Krifa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zouari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Miled" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-021-0847-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferhi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poultier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106120" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11121456" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097475v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104618" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrada M&#259;ic&#259;neanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Tcheka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07206-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Paula G. Salau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El Achari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-020-2336-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538265v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsopbou Ngueagni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senthil Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Si&#233;w&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.112023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538228v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2019.113905" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ouargli-Saker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Lassouad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-020-01642-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cibien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc01510e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Lassi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Romar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kupila" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137705" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bekri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127580" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Guan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01362e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330553v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.05.090" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538262v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soh Nd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azinwi Tamfuh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsaffo Mbognou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02926" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00609" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00937J" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149035v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazizi Nabil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Achari Ahmida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campagne Christine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Abdelkrim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.11.097" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Achari Ahmida" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behary Nemeshwaree" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.166" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Achari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzouz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9145-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Jebari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Rezgui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.069" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.050" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudharaa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTB79Q8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422054v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda-Lawrence Boum" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2006-96034" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046265v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Louhichi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouargli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.250" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0C08PFM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046189v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benghnia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA21017A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996942v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Strempel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neidig" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geffers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082240" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281774v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bou Chakra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hannes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mansfield" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.08.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NCFJ9RH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281760v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.08.025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HNBPJK0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281757v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hannes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.08.009" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T83D7LZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538216v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krawczyk" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC60ZCGQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281753v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Krawczyk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.069" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GM8R5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2321-6212-C1-005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537333v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaillard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537340v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevalier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire a &amp; Dufour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864056v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570670v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000720v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557088v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferhi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Egel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Penalva" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367357v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diaz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoffmann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Harmer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557989v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571280v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984524v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gadroy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04398-7_10" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>