--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien vieillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective combination between silver and nickel oxide nanoparticles: From characterization to catalytic reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nierstrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1352, pp.144400. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an original Bi12CoO20/ZnO nanocomposites for lead adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Madji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Mekatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmedani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.118345. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for new in situ self-assembly way to arrange Cu and Ni nanoparticles: useful configuration with high catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nierstrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (36), pp.21358-21375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36833-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of magnetic APTES-modified hydrochar for remediation of Cr(VI) from water-base solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pholosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pakade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.2486-2492. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43580-025-01343-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of two phenolic pollutants compounds using a novel biosorbent: Analytics (HPLC), Statistical (experimental design), and theoretical studies (DFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Grich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Yazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.112281. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2024.112281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Novel Tosylated Compounds as Selective Antibiofilm Agents against Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Mohamed Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202501881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine modification over activated carbon for an effective removal of phosphate ions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2495-2504. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00734-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful removal of fluoride from aqueous environment using Al(OH) 3 @AC: column studies and breakthrough curve modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA06697E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of landfill leachate using kaolin-alumina membranes: a focus on performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Chougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Bouabbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Asli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2535-2543. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00698-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2441-2450. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetyltrimethylammonium bromide (CTAB) functionalization of sodium silicate from rice husks ash for Naphthol Green B and Congo Red adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Mandou Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mermoz Siewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2463-2477. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Cr(VI) and phosphate anions by amino-functionalized palm oil fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (50), pp.60247-60259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35242-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionalization and Increased Lifespan of a Worsted Wool Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lanceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorptive Features of Magnetic Activated Carbons Prepared by a One-Step Process towards Brilliant Blue Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Machado Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.1821. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28041821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Modification of Activated Carbon for the Removal of Pharmaceutical Compounds via Adsorption and Photodegradation Processes: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (14), pp.8074. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13148074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood waste-based functionalized natural hydrochar for the effective removal of Ce(III) ions from aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (23), pp.64067-64077. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26921-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of rare earth elements onto diatomite M45: Experimental investigations and modeling with statistical physics theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (11), pp.1805-1811. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2023.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorptive behavior of the rare earth elements Ce and La on a soybean pod derived activated carbon: Application in synthetic solutions, real leachate and mechanistic insights by statistical physics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144484. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming a volcanic rock powder waste into an efficient adsorbent to remove dyes (acid green 16 and acid red 97) and metals (Ag+, Co2+, and Cu2+) from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diovani Rossatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (59), pp.124041-124052. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel-Aluminium layered double hydroxide as an efficient adsorbent to selectively recover praseodymium and samarium from phosphogypsum leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.170530. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the adsorption mechanism of herbicide Diuron onto activated carbons via steric, energetic and thermodynamic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison S.P. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103910. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective adsorption of gadolinium from real leachate using a natural bentonite clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.109748. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between cocoa shell modifications by CTAB and its dye adsorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tsopbou Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mermoz Siewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Mandou Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (41), pp.94474-94484. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrolyte-Gated Graphene Field-Effect Transistor for Detection of Gadolinium(III) in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gadroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassen Boukraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.363. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios13030363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake the rare earth elements Nd, Ce, and La by a commercial diatomite: kinetics, equilibrium, thermodynamic and adsorption mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 389, pp.122862. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Alternative Pre-Treatment Methods to Promote Essential Oil Fixation into Cotton and Polyethylene Terephthalate Fiber: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tansaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1362. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15061362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the main methods for composite adsorbents characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Rigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingridy Alessandretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Melara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (59), pp.88488-88506. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23883-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Amine-Surface Functionalization of Inorganic Adsorbents for Water Treatment and Antimicrobial Activities: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.378. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights and steric interpretations through statistical physics modelling and density functional theory calculations for the adsorption of the pesticides atrazine and diuron by Hovenia dulcis biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Pereira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Luiz Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 367 (A), pp.120418. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOH activated carbons from Brazil nut shell: Preparation, characterization, and their application in phenol adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C.F. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-Resistive Properties of Bio-Based Sensor Yarn Made with Sisal Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Samouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.4083. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21124083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Plasma Technique Assessment for the Development of a Polyfunctional End-use Polyester Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Krifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.2782-2791. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-021-0847-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale direct UV-C photodegradation of pesticides in groundwater and recycled wastewater for agricultural use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.106120. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.106120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBO Degradation by Heterogeneous Fenton-like Reaction Using Fe Supported over Activated Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1456. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11121456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of chromate and nitrate removal by adsorption at the surface of an amine-modified cocoa shell adsorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.104618. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Cu(II) from aqueous solution using a composite made from cocoa cortex and sodium alginate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrada Măicăneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Tcheka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), pp.8451-8466. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretations on the mechanism of In(III) adsorption onto chitosan and chitin: A mass transfer model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison S.P. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Paula G. Salau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Luiz Dotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304, pp.112758. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester-supported Chitosan-Poly(vinylidene fluoride)-Inorganic-Oxide-Nanoparticles Composites with Improved Flame Retardancy and Thermal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10118-020-2336-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Cu(II) ions by modified horn core: Effect of temperature on adsorbent preparation and extended application in river water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsopbou Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Senthil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siéwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 298, pp.112023. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.112023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezghich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20009-20019. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new composite fibers with excellent UV radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.113905. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2019.113905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-loaded SBA-15 Silica with Improved Electron Mobility-Conductance and Capacitance Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Ouargli-Saker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Lassouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (12), pp.5108-5117. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10904-020-01642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionothermal carbonization in [Bmim][FeCl 4 ]: an opportunity for the valorization of raw lignocellulosic agrowastes into advanced porous carbons for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (16), pp.5423-5436. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0gc01510e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of metals modified activated carbons for fluoride removal from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Lassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Romar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riikka Kupila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 754, pp.137705. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Antibacterial Cadiolide Analogues active Against Antibiotic Bacterial Resistant Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gallavardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (21), pp.127580. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of fibrous membrane for organic and pathogenic contaminants removal: from design to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (22), pp.13155-13173. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a novel composite based polyester nonwovens with high mechanical resistance and wash fastness properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 577, pp.604-612. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.05.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HCl and H2SO4 for the acid activation of a cameroonian smectite soil clay: palm oil discolouration and landfill leachate treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soh Ndé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azinwi Tamfuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsaffo Mbognou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (12), pp.e02926. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.452-465. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.3942-3951. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuO Nanosheets Modified with Amine and Thiol Grafting for High Catalytic and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (24), pp.10179-10189. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-loaded amine/thiol functionalized polyester fibers with high catalytic activities: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (23), pp.8384-8399. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT00937J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic-organic-fabrics based polyester/cotton for catalytic reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouazizi Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Achari Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzouz Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1180, pp.523-531. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.11.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new multifunctional filter based nonwovens for organics pollutants reduction and detoxification: High catalytic and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouazizi Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Achari Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behary Nemeshwaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.702-716. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide coated polyester fabrics with enhanced catalytic properties towards the reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (13), pp.10802-10813. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-018-9145-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.726-735. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael addition of 1,3-dicarbonyl compounds catalyzed by iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Jebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (45), pp.4044-4046. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.325-331. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fotsing Nkuigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctional cotton fabrics with catalytic activity and antibacterial capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 351, pp.328-339. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 494, pp.92-97. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of ZnO-HMD@ZnO-Fe/Cu core-shell as advanced material for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boudharaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted polyol synthesis of mesoporous Ta doped mixed TiO 2 /SnO2 : Application for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 728, pp.391-399. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Microfluidic-Microoptical Detection Systems Fabricated by Dry Etching of Soda-Lime Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda-Lawrence Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (05), pp.1025-1029. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2006-96034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu0-loaded SBA-15@ZnO with improved electrical properties and affinity towards hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ouargli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 404, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.01.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of tin oxide activated by DAN grafting and Mo nanoparticle insertion for optoelectronic properties improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benghnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (98), pp.95405-95414. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA21017A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of cyclic olefin copolymer with aryldiazonium salts: A covalent grafting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morin-Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 329, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human host defense peptide LL-37 stimulates virulence factor production and adaptive resistance in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Strempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Neidig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82240. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Varacavoudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.20-24. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 281, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (7), pp.1929-1944. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of antibodies inside integrated microfluidic–microoptic devices by means of automated microcontact printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 140 (1), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated microfluidic–microoptical systems fabricated by dry etching of soda-lime glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda-Lawrence Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.465-469. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The etching of glass patterned by microcontact printing with application to microfluidics and electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (1), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of microfluidic chip with integrated optics for electrophoretic separations of proteins☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 845 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2006.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards medical diagnostic chips with monolithically integrated optics in glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.1581-1584. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel concept of the integrated fluorescence detection system and its application in a lab-on-a-chip microdevice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1-2), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2006.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of cocoa shell (CS) surfaces using nanoparticles and their application in CO2 storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced materials &amp; Processing (11, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom. pp.32, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2321-6212-C1-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on functionalised surfaces for sensor applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Antimicrobial Peptide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, LORIENT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire a & Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AmiC: A putative bacterial sensor for the C-type natriuretic peptide (CNP), a eukaryotic hormone modulating Pseudomonas aeruginosa virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection par fluorescence native induite par laser en électrophorèse capillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées d’électrophorèse de Xavier Bichat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires sur puce : développement d'un système de diagnostic du cancer miniaturisé : de la fabrication à la caractérisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.355-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la décontamination chimique par photolyse d'eaux environnementales : mise au point de méthodes analytiques pour des pesticides cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Egel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C-type natriuretic peptide (CNP) prevents Pseudomonas aeruginosa biofilm formation by using AmiC: a newly identified bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nj Harmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des jeunes chercheurs en mucoviscidose (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fluorescence native à 224 nm : Vers un nouveau mode de détection à fortes potentialités pour les techniques séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journée de l’IFRMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Evreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the potentialities of a Laser Induced Native Fluorescence Detector for Capillary Electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Chromatography ISC’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentialités en électrophorèse capillaire et nano-LC d’un détecteur à fluorescence native induite par laser UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification and Uses of Synthetic and Biobased Polymeric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Gadroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed M. Chehimi; Jean Pinson; Fatima Mousli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aryl Diazonium Salts and Related Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer International Publishing, pp.195-209, 2022, Physical Chemistry in Action, 978-3-031-04400-7. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04398-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId476"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien vieillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective combination between silver and nickel oxide nanoparticles: From characterization to catalytic reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nierstrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1352, pp.144400. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an original Bi12CoO20/ZnO nanocomposites for lead adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Madji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Mekatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmedani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319, pp.118345. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for new in situ self-assembly way to arrange Cu and Ni nanoparticles: useful configuration with high catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nierstrasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (36), pp.21358-21375. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36833-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of magnetic APTES-modified hydrochar for remediation of Cr(VI) from water-base solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pholosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pakade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.2486-2492. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43580-025-01343-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of two phenolic pollutants compounds using a novel biosorbent: Analytics (HPLC), Statistical (experimental design), and theoretical studies (DFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Grich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Yazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.112281. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2024.112281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Novel Tosylated Compounds as Selective Antibiofilm Agents against Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Mohamed Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202501881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful removal of fluoride from aqueous environment using Al(OH) 3 @AC: column studies and breakthrough curve modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA06697E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of landfill leachate using kaolin-alumina membranes: a focus on performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Chougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Bouabbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Asli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2535-2543. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00698-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Devouge-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2441-2450. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine modification over activated carbon for an effective removal of phosphate ions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2495-2504. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00734-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetyltrimethylammonium bromide (CTAB) functionalization of sodium silicate from rice husks ash for Naphthol Green B and Congo Red adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Mandou Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mermoz Siewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.2463-2477. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-024-00655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Cr(VI) and phosphate anions by amino-functionalized palm oil fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (50), pp.60247-60259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35242-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorptive Features of Magnetic Activated Carbons Prepared by a One-Step Process towards Brilliant Blue Dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Machado Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.1821. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28041821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Modification of Activated Carbon for the Removal of Pharmaceutical Compounds via Adsorption and Photodegradation Processes: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (14), pp.8074. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13148074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood waste-based functionalized natural hydrochar for the effective removal of Ce(III) ions from aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (23), pp.64067-64077. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26921-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionalization and Increased Lifespan of a Worsted Wool Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Belhaj Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Massika Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lanceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of rare earth elements onto diatomite M45: Experimental investigations and modeling with statistical physics theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (11), pp.1805-1811. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2023.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming a volcanic rock powder waste into an efficient adsorbent to remove dyes (acid green 16 and acid red 97) and metals (Ag+, Co2+, and Cu2+) from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diovani Rossatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (59), pp.124041-124052. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel-Aluminium layered double hydroxide as an efficient adsorbent to selectively recover praseodymium and samarium from phosphogypsum leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.170530. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorptive behavior of the rare earth elements Ce and La on a soybean pod derived activated carbon: Application in synthetic solutions, real leachate and mechanistic insights by statistical physics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144484. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the adsorption mechanism of herbicide Diuron onto activated carbons via steric, energetic and thermodynamic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Sellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Dhaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison S.P. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103910. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective adsorption of gadolinium from real leachate using a natural bentonite clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.109748. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between cocoa shell modifications by CTAB and its dye adsorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Mandjewil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tsopbou Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mermoz Siewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoungoure Mandou Fadimatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (41), pp.94474-94484. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrolyte-Gated Graphene Field-Effect Transistor for Detection of Gadolinium(III) in Aqueous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gadroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassen Boukraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.363. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios13030363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake the rare earth elements Nd, Ce, and La by a commercial diatomite: kinetics, equilibrium, thermodynamic and adsorption mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaydson dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos L.S. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 389, pp.122862. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Alternative Pre-Treatment Methods to Promote Essential Oil Fixation into Cotton and Polyethylene Terephthalate Fiber: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Tansaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El-Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1362. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15061362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the main methods for composite adsorbents characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Rigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingridy Alessandretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Melara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (59), pp.88488-88506. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23883-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Amine-Surface Functionalization of Inorganic Adsorbents for Water Treatment and Antimicrobial Activities: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.378. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights and steric interpretations through statistical physics modelling and density functional theory calculations for the adsorption of the pesticides atrazine and diuron by Hovenia dulcis biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Pereira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Luiz Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 367 (A), pp.120418. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOH activated carbons from Brazil nut shell: Preparation, characterization, and their application in phenol adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria C.F. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lütke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-Resistive Properties of Bio-Based Sensor Yarn Made with Sisal Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Samouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Boussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.4083. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21124083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale direct UV-C photodegradation of pesticides in groundwater and recycled wastewater for agricultural use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp.106120. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.106120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Plasma Technique Assessment for the Development of a Polyfunctional End-use Polyester Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Krifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.2782-2791. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12221-021-0847-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of chromate and nitrate removal by adsorption at the surface of an amine-modified cocoa shell adsorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.104618. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.104618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBO Degradation by Heterogeneous Fenton-like Reaction Using Fe Supported over Activated Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiza Allalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1456. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11121456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Cu(II) from aqueous solution using a composite made from cocoa cortex and sodium alginate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrada Măicăneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Tcheka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (8), pp.8451-8466. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Cu(II) ions by modified horn core: Effect of temperature on adsorbent preparation and extended application in river water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tsopbou Ngueagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Senthil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siéwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 298, pp.112023. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.112023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezghich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mofaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20009-20019. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra03027a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new composite fibers with excellent UV radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.113905. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2019.113905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-loaded SBA-15 Silica with Improved Electron Mobility-Conductance and Capacitance Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Ouargli-Saker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Lassouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (12), pp.5108-5117. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10904-020-01642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionothermal carbonization in [Bmim][FeCl 4 ]: an opportunity for the valorization of raw lignocellulosic agrowastes into advanced porous carbons for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Djoufac Woumfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (16), pp.5423-5436. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0gc01510e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester-supported Chitosan-Poly(vinylidene fluoride)-Inorganic-Oxide-Nanoparticles Composites with Improved Flame Retardancy and Thermal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10118-020-2336-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretations on the mechanism of In(III) adsorption onto chitosan and chitin: A mass transfer model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dison S.P. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Paula G. Salau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Luiz Dotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304, pp.112758. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Antibacterial Cadiolide Analogues active Against Antibiotic Bacterial Resistant Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gallavardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (21), pp.127580. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of metals modified activated carbons for fluoride removal from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bakhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Lassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Romar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riikka Kupila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 754, pp.137705. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of fibrous membrane for organic and pathogenic contaminants removal: from design to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (22), pp.13155-13173. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HCl and H2SO4 for the acid activation of a cameroonian smectite soil clay: palm oil discolouration and landfill leachate treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soh Ndé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azinwi Tamfuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsaffo Mbognou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (12), pp.e02926. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a novel composite based polyester nonwovens with high mechanical resistance and wash fastness properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmida El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 577, pp.604-612. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.05.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.452-465. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.3942-3951. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-loaded amine/thiol functionalized polyester fibers with high catalytic activities: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemeshwaree Behary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (23), pp.8384-8399. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT00937J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic-organic-fabrics based polyester/cotton for catalytic reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouazizi Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Achari Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzouz Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1180, pp.523-531. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.11.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuO Nanosheets Modified with Amine and Thiol Grafting for High Catalytic and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (24), pp.10179-10189. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new multifunctional filter based nonwovens for organics pollutants reduction and detoxification: High catalytic and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouazizi Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Neaz Morshed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Achari Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behary Nemeshwaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.702-716. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide coated polyester fabrics with enhanced catalytic properties towards the reduction of 4-nitrophenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (13), pp.10802-10813. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-018-9145-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.726-735. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael addition of 1,3-dicarbonyl compounds catalyzed by iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Jebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (45), pp.4044-4046. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkuigue Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.325-331. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fotsing Nkuigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctional cotton fabrics with catalytic activity and antibacterial capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Achari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 351, pp.328-339. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of ZnO-HMD@ZnO-Fe/Cu core-shell as advanced material for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boudharaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted polyol synthesis of mesoporous Ta doped mixed TiO 2 /SnO2 : Application for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 728, pp.391-399. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 494, pp.92-97. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2017.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Microfluidic-Microoptical Detection Systems Fabricated by Dry Etching of Soda-Lime Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda-Lawrence Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (05), pp.1025-1029. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2006-96034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu0-loaded SBA-15@ZnO with improved electrical properties and affinity towards hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ouargli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 404, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.01.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of tin oxide activated by DAN grafting and Mo nanoparticle insertion for optoelectronic properties improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Bargougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benghnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (98), pp.95405-95414. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA21017A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of cyclic olefin copolymer with aryldiazonium salts: A covalent grafting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morin-Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 329, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human host defense peptide LL-37 stimulates virulence factor production and adaptive resistance in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Strempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Neidig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82240. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Varacavoudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.20-24. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 281, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (7), pp.1929-1944. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of antibodies inside integrated microfluidic–microoptic devices by means of automated microcontact printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslav Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 140 (1), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated microfluidic–microoptical systems fabricated by dry etching of soda-lime glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda-Lawrence Boum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.465-469. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The etching of glass patterned by microcontact printing with application to microfluidics and electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (1), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of microfluidic chip with integrated optics for electrophoretic separations of proteins☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 845 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2006.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards medical diagnostic chips with monolithically integrated optics in glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.1581-1584. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel concept of the integrated fluorescence detection system and its application in a lab-on-a-chip microdevice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1-2), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2006.04.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of cocoa shell (CS) surfaces using nanoparticles and their application in CO2 storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced materials &amp; Processing (11, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom. pp.32, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2321-6212-C1-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fioresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Maximova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on functionalised surfaces for sensor applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Antimicrobial Peptide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, LORIENT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire a & Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AmiC: A putative bacterial sensor for the C-type natriuretic peptide (CNP), a eukaryotic hormone modulating Pseudomonas aeruginosa virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection par fluorescence native induite par laser en électrophorèse capillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées d’électrophorèse de Xavier Bichat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires sur puce : développement d'un système de diagnostic du cancer miniaturisé : de la fabrication à la caractérisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.355-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la décontamination chimique par photolyse d'eaux environnementales : mise au point de méthodes analytiques pour des pesticides cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Egel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C-type natriuretic peptide (CNP) prevents Pseudomonas aeruginosa biofilm formation by using AmiC: a newly identified bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nj Harmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des jeunes chercheurs en mucoviscidose (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fluorescence native à 224 nm : Vers un nouveau mode de détection à fortes potentialités pour les techniques séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desbène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journée de l’IFRMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Evreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentialités en électrophorèse capillaire et nano-LC d’un détecteur à fluorescence native induite par laser UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the potentialities of a Laser Induced Native Fluorescence Detector for Capillary Electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Vandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L Desbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Chromatography ISC’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification and Uses of Synthetic and Biobased Polymeric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Derf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Gadroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Samir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed M. Chehimi; Jean Pinson; Fatima Mousli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aryl Diazonium Salts and Related Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer International Publishing, pp.195-209, 2022, Physical Chemistry in Action, 978-3-031-04400-7. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04398-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId476"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Neaz Morshed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nierstrasz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouazizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El-Achari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mekatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmedani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zouaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36833-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matamela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pholosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pakade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-025-01343-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Naboulsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Grich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Yazid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mohamed Mazari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouazizi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00734-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sadaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06697E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouabbaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Asli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00698-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoungoure Mandou Fadimatou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mandjewil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mermoz Siewe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00655-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ngueagni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fotsing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoungoure Fadimatou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35242-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj Rhouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lanceron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13040736" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nascimento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Schnorr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L&#252;tke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado Machado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson dos Reis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dotto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Netto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26921-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaouadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.O. Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.05.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pinheiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Grimm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos L.S. Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144484" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovani Rossatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel de Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31074-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170530" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dison S.P. Franco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103910" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tsopbou Ngueagni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28671-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gadroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassen Boukraa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13030363" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122862" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tansaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15061362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Nazari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rigueto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingridy Alessandretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Melara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23883-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030378" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Pereira Silveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Luiz Dotto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Knani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120418" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C.F. da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.09.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Samouh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Krifa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zouari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Miled" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-021-0847-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferhi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poultier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106120" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11121456" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097475v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104618" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrada M&#259;ic&#259;neanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Tcheka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07206-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Paula G. Salau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112758" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El Achari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-020-2336-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538265v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsopbou Ngueagni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senthil Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Si&#233;w&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.112023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538228v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2019.113905" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ouargli-Saker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Lassouad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-020-01642-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cibien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc01510e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Lassi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Romar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kupila" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137705" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bekri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127580" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Guan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01362e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330553v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.05.090" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538262v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soh Nd&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azinwi Tamfuh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsaffo Mbognou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02926" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00609" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00937J" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149035v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazizi Nabil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Achari Ahmida" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campagne Christine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Abdelkrim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.11.097" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Achari Ahmida" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behary Nemeshwaree" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.166" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Achari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzouz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9145-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Jebari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Rezgui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.069" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.050" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudharaa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTB79Q8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422054v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda-Lawrence Boum" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2006-96034" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046265v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Louhichi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouargli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.250" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0C08PFM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046189v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benghnia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA21017A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996942v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Strempel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neidig" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geffers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082240" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281774v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bou Chakra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hannes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mansfield" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.08.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NCFJ9RH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281760v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.08.025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HNBPJK0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281757v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hannes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.08.009" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T83D7LZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538216v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krawczyk" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC60ZCGQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281753v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Krawczyk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.069" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GM8R5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2321-6212-C1-005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537333v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaillard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537340v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevalier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire a &amp; Dufour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864056v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570670v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000720v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557088v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferhi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Egel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Penalva" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367357v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diaz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoffmann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Harmer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557989v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571280v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984524v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gadroy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04398-7_10" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Neaz Morshed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nierstrasz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouazizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El-Achari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mekatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmedani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zouaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36833-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matamela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pholosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pakade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-025-01343-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Naboulsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Grich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Yazid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.112281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mohamed Mazari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sadaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouazizi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06697E" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chougui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouabbaci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Asli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zaiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00698-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00734-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoungoure Mandou Fadimatou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mandjewil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mermoz Siewe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00655-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ngueagni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fotsing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoungoure Fadimatou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35242-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nascimento" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Schnorr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L&#252;tke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado Machado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041821" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marquis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson dos Reis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dotto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Netto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26921-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Belhaj Rhouma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Massika Behary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lanceron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13040736" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaouadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.O. Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.05.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovani Rossatto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel de Lima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31074-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos L.S. Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170530" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pinheiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Grimm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144484" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dison S.P. Franco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103910" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tsopbou Ngueagni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28671-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gadroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassen Boukraa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13030363" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122862" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Tansaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15061362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Nazari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rigueto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingridy Alessandretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Melara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23883-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030378" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Pereira Silveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Luiz Dotto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Knani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120418" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C.F. da Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.09.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Samouh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferhi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poultier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106120" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Krifa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zouari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Miled" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-021-0847-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097475v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104618" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11121456" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrada M&#259;ic&#259;neanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Tcheka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07206-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsopbou Ngueagni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senthil Kumar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Si&#233;w&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.112023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538228v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El Achari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2019.113905" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ouargli-Saker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Lassouad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-020-01642-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02935089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cibien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc01510e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10118-020-2336-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Paula G. Salau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112758" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bekri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127580" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Lassi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Romar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kupila" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137705" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Guan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01362e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soh Nd&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azinwi Tamfuh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsaffo Mbognou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02926" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330553v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.05.090" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thoumire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00937J" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazizi Nabil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Achari Ahmida" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campagne Christine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Abdelkrim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.11.097" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322863v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00609" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Achari Ahmida" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behary Nemeshwaree" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.166" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Achari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzouz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9145-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Jebari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Rezgui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.069" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024479v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.06.050" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046264v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudharaa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTB79Q8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422054v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda-Lawrence Boum" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2006-96034" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046265v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Louhichi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouargli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.250" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0C08PFM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046189v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benghnia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA21017A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996942v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Strempel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neidig" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geffers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082240" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281774v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bou Chakra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hannes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mansfield" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.030" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.08.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NCFJ9RH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281760v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.08.025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HNBPJK0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281757v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hannes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.08.009" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T83D7LZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538216v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krawczyk" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC60ZCGQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281753v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Krawczyk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.069" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GM8R5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2321-6212-C1-005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537333v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaillard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537340v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevalier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire a &amp; Dufour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864056v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570670v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000720v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557088v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferhi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Egel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Penalva" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367357v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diaz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoffmann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Harmer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571280v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557989v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984524v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gadroy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04398-7_10" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>