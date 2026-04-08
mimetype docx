--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -733,563 +733,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alonso-Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Weingarten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104748v1</w:t>
+                <w:t xml:space="preserve">hal-04202803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+                <w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alonso-Jauregui</w:t>
+                <w:t xml:space="preserve">Dimitra Graikini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Azqueta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+                <w:t xml:space="preserve">Laura Grasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202803v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Abad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">Aurelie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Graikini</w:t>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Grasa</w:t>
+                <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112315v1</w:t>
+                <w:t xml:space="preserve">hal-04104748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t>
+                <w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Tremblay</w:t>
+                <w:t xml:space="preserve">Kevin Gillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mompart</w:t>
+                <w:t xml:space="preserve">Charlotte Stoffels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Lopez</w:t>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Quaranta</w:t>
+                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bergoglio</w:t>
+                <w:t xml:space="preserve">Justine Blesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248449v1</w:t>
+                <w:t xml:space="preserve">hal-02945727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Naylies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (17-18), pp.6319-6335. </w:t>
@@ -1403,161 +1403,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t>
+                <w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gillois</w:t>
+                <w:t xml:space="preserve">William Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Stoffels</w:t>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+                <w:t xml:space="preserve">Elisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
+                <w:t xml:space="preserve">Muriel Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Blesson</w:t>
+                <w:t xml:space="preserve">Valérie Bergoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 754, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945727v1</w:t>
+                <w:t xml:space="preserve">hal-03248449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Study of Haemophilus ducreyi Cytolethal Distending Toxin Subunit B</w:t>
               </w:r>
@@ -1805,533 +1805,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytolethal distending toxin subunit B: A review of structure–function relationship</w:t>
+                <w:t xml:space="preserve">Cell transfection of purified cytolethal distending toxin B subunits allows comparing their nuclease activity while plasmid degradation assay does not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Hanique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins11100595⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0214313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618477v1</w:t>
+                <w:t xml:space="preserve">hal-02346660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+                <w:t xml:space="preserve">Cytolethal distending toxin subunit B: A review of structure–function relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins11100595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620276v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fanci knockout mouse model reveals common and distinct functions for FANCI and FANCD2</w:t>
+                <w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan D. d'Andrea</w:t>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guitton-Sert</w:t>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariline Béliveau</w:t>
+                <w:t xml:space="preserve">Manon Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalindi Parmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalila Chagraoui</w:t>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz514⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915101v1</w:t>
+                <w:t xml:space="preserve">hal-02620276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell transfection of purified cytolethal distending toxin B subunits allows comparing their nuclease activity while plasmid degradation assay does not</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pons</w:t>
+                <w:t xml:space="preserve">A Fanci knockout mouse model reveals common and distinct functions for FANCI and FANCD2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan D. d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+                <w:t xml:space="preserve">Laure Guitton-Sert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Hanique</w:t>
+                <w:t xml:space="preserve">Mariline Béliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Guillet</w:t>
+                <w:t xml:space="preserve">Kalindi Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mourey</w:t>
+                <w:t xml:space="preserve">Jalila Chagraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0214313. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (14), pp.7532-7547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346660v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Campylobacter jejuni&amp;lt;/em&amp;gt; promotes colorectal tumorigenesis through the action of cytolethal distending toxin</w:t>
               </w:r>
@@ -2445,295 +2445,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t>
+                <w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+                <w:t xml:space="preserve">Benjamin Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Taieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dubois</w:t>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.e02393-17. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.02393-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627565v1</w:t>
+                <w:t xml:space="preserve">anses-01880114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t>
+                <w:t xml:space="preserve">The colibactin genotoxin generates DNA interstrand cross-links in infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kopp</w:t>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
+                <w:t xml:space="preserve">Damien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.e02393-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02393-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01880114v1</w:t>
+                <w:t xml:space="preserve">hal-02627565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a reliable metabolically competent human rghep(+) hepatocyte model engineered with biological tracers for in vitro micronucleus test associating high-content imaging&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t>
               </w:r>
@@ -2817,2972 +2817,2984 @@
               <w:t xml:space="preserve">Drug Metabolism and Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (1), pp.S59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dmpk.2017.11.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Around and beyond 53BP1 nuclear bodies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benzo[a]pyrene-induced DNA damage associated with mutagenesis in primary human activated T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms18122611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619788v1</w:t>
+                <w:t xml:space="preserve">hal-01560145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo[a]pyrene-induced DNA damage associated with mutagenesis in primary human activated T lymphocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Around and beyond 53BP1 nuclear bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18122611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.04.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01560145v1</w:t>
+                <w:t xml:space="preserve">hal-02619788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t>
+                <w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inge Dormoy</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mondésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Metenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Valerie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 258, pp.S146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635460v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new in vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t>
+                <w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Lobjois</w:t>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry W. Shay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1566⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01602870v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep36022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Olichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 143 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.141804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatibody, a novel non-invasive molecular tool to explore and manipulate chromatin in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Olichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 129 (13), pp.2673-2683. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.183103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cytolethal distending toxin effects on Mammalian cells: a DNA damage perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (2), pp.592-615. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells3020592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionizing-radiation induced DNA double-strand breaks: a direct and indirect lighting up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (3), pp.362-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2013.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (1), pp.1 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cmi.12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARP activation regulates the RNA-binding protein NONO in the DNA damage response to DNA double-strand breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Krietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (20), pp.10287-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gks798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partners apart: Smc6-independent DNA binding activity of Smc5 on single-strand DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (7), pp.1025-1026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/cc.10.7.15212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHOC1 and PTD form an XPF-ERCC1-like complexthat is required for formation of class I crossovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Macaisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 124 (Pt 16), pp.2687-2691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.088229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very-long-chain fatty acids are involved in polar auxin transport and developmental patterning in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise V. Michaelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.364-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.109.071209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRE11–RAD50–NBS1 is a critical regulator of FANCD2 stability and function during DNA double-strand break repair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Werner syndrome protein affects the expression of genes involved in adipogenesis and inflammation in addition to cell cycle and DNA damage responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Coulombe</w:t>
+                <w:t xml:space="preserve">Ramachander V. N. Turaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Delannoy</w:t>
+                <w:t xml:space="preserve">Eric R. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Sild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona Grossi</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Garand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2009.193⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (13), pp.2080-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.8.13.8925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662125v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Werner syndrome protein affects the expression of genes involved in adipogenesis and inflammation in addition to cell cycle and DNA damage responses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRE11–RAD50–NBS1 is a critical regulator of FANCD2 stability and function during DNA double-strand break repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric R. Paquet</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Sild</w:t>
+                <w:t xml:space="preserve">Yan Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Garand</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.8.13.8925⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (16), pp.2400-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2009.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655604v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcrossing as an explanation of the apparent unconventional genetic behavior of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; hth mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Drouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (4), pp.2295-2297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.108.095208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtMSH5 partners AtMSH4 in the class I meiotic crossover pathway in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;, but is not required for synapsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D. Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice G. Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chris H. Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (1), pp.28-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03470.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of RecA-related proteins and the MND1-HOP2 complex during meiosis in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The road to crossovers: plants have their say</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030176⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2006.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02661109v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road to crossovers: plants have their say</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interplay of RecA-related proteins and the MND1-HOP2 complex during meiosis in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Siwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mézard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2006.12.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (10), pp.1894-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02668854v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis thaliana MND1 homologue plays a key role in meiotic homologous pairing, synapsis and recombination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Kerzendorfer</w:t>
+                <w:t xml:space="preserve">Alterations in sphingolipid synthesis in the model plant Arabidopsis thaliana is associated with cell polarity and developmental defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel L. Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Siwiec</w:t>
+                <w:t xml:space="preserve">Christine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Akimcheva</w:t>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 143 (1-2), pp.100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664509v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in sphingolipid synthesis in the model plant Arabidopsis thaliana is associated with cell polarity and developmental defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Roudier</w:t>
+                <w:t xml:space="preserve">The Arabidopsis thaliana MND1 homologue plays a key role in meiotic homologous pairing, synapsis and recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kerzendorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel L. Gissot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">A. Pedrosa-Harand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rochat</w:t>
+                <w:t xml:space="preserve">T. Siwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Moreau</w:t>
+                <w:t xml:space="preserve">S. Akimcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119 (12), pp.2486-2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.02967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657873v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticorps monocaténaire à chaîne lourde de camelidae dirigé contre la chromatine et utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: x. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,65 +5804,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Cytolethal Distending Toxin from Gram-negative bacteria on mammalian cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5865,51 +5877,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prokaryotes: Physiology, Biochemistry and Cell Behavior.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova science, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5919,265 +5931,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than a Mutagenic Aflatoxin B1 Precursor: The Multiple Cellular Targets of Versicolorin a Revealed by Global Gene Expression Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the oral mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6187,51 +6199,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro micronucleus test in living cells associating biological tracers and high-content imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6280,803 +6292,815 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Congress of the European-Societies-of-Toxicology (EUROTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobody-based universal histone binding domains for chromatin imaging and editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Olichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crozatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Biosensor Meeting of the Biosensor Group of the GDR 2588 Microscopie et Imagerie du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VHH-based universal histone binding domains: novel tools for a different look on and manipulation of chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Olichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. 823 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouveaux outils de détection non-invasive des cassures double brin de l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ducommun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe Biosenseur GDR2588</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Biosenseur GDR2588., Mar 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7086,1526 +7110,1526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206504v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charcuterie et nitrosylation du fer héminique : toxicité in vitro du fer nitrosylé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Weingarten</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Kostka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778286v1</w:t>
+                <w:t xml:space="preserve">hal-04206466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcuterie et nitrosylation du fer héminique : toxicité in vitro du fer nitrosylé.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Penary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206466v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular study of a bacterial DNA-damaging virulence factor, the Cytolethal Distending Toxin</w:t>
+                <w:t xml:space="preserve">Cellular study of a bacterial DNA-damaging virulence factor, the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleha Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroScience Open Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">Young Life Scientists’ Symposium on Genome Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789185v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular study of a bacterial DNA-damaging virulence factor, the cytolethal distending toxin</w:t>
+                <w:t xml:space="preserve">Cellular study of a bacterial DNA-damaging virulence factor, the Cytolethal Distending Toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleha Hashim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Life Scientists’ Symposium on Genome Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018</w:t>
+              <w:t xml:space="preserve">EuroScience Open Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787088v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytolethal Distending Toxin (CDT) exhibits a unique ability to induce micronucleus in infected cells: possible implications regarding activation of the inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DINGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in response to the cytolethal distending toxin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in the response to the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th EMBO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Birmingham, United Kingdom. 2015</w:t>
+              <w:t xml:space="preserve">11th 3R Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740247v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in the response to the cytolethal distending toxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in response to the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th 3R Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">The 6th EMBO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Birmingham, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793078v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacterial cytolethal distending toxin: a nuclease inducing indirect DNA double-strand breaks into eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mode of action for the cytolethal distending toxin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A new mode of action of a bacterial genotoxin: the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EMBO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 2013</w:t>
+              <w:t xml:space="preserve">Journée Ecole Doctorale SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748175v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mode of action of a bacterial genotoxin: the cytolethal distending toxin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A new mode of action for the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ecole Doctorale SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 2013</w:t>
+              <w:t xml:space="preserve">5. EMBO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806633v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets génotoxiques de la cytolethal distending toxin et mécanismes de signalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Avignon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8673,51 +8697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7B339AF"/>
+    <w:nsid w:val="91D91073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8904,51 +8928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-vignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6379-1741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121176177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2025.503878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. d'Andrea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guitton-Sert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline B&#233;liveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalindi Parmar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Chagraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz514" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Krietsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Caron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gagn&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ethier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks798" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.10.7.15212" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Macaisne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Mercier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.088229" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071209" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Coulombe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delannoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachander V. N. Turaga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Paquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sild" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.13.8925" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656582v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.095208" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G. Pugh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chris H. Franklin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03470.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Siwiec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030176" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668854v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.12.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664509v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerzendorfer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedrosa-Harand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siwiec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akimcheva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02967" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792518v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Rocher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nayles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206466v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kostka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789185v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-vignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6379-1741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121176177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2025.503878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. d'Andrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guitton-Sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline B&#233;liveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalindi Parmar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Chagraoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ68P9H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Krietsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Caron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gagn&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ethier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks798" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643095v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.10.7.15212" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Macaisne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.088229" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaudoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071209" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachander V. N. Turaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Paquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sild" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.13.8925" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Coulombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delannoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.193" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.095208" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G. Pugh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chris H. Franklin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03470.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.12.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Siwiec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030176" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerzendorfer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedrosa-Harand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siwiec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akimcheva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02967" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Rocher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nayles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGV1H6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kostka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>