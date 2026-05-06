--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -733,831 +733,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+                <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alonso-Jauregui</w:t>
+                <w:t xml:space="preserve">Aurelie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Azqueta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202803v1</w:t>
+                <w:t xml:space="preserve">hal-04104748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inés Abad</w:t>
+                <w:t xml:space="preserve">Mutagenicity and genotoxicity assessment of the emerging mycotoxin Versicolorin A, an Aflatoxin B1 precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alonso-Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Grasa</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112315v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dairy By-Products and Lactoferrin Exert Antioxidant and Antigenotoxic Activity on Intestinal and Hepatic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Dimitra Graikini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Weingarten</w:t>
+                <w:t xml:space="preserve">Laura Grasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.2073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12102073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104748v1</w:t>
+                <w:t xml:space="preserve">hal-04112315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t>
+                <w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gillois</w:t>
+                <w:t xml:space="preserve">William Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Stoffels</w:t>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+                <w:t xml:space="preserve">Elisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
+                <w:t xml:space="preserve">Muriel Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Blesson</w:t>
+                <w:t xml:space="preserve">Valérie Bergoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 754, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945727v1</w:t>
+                <w:t xml:space="preserve">hal-03248449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t>
+                <w:t xml:space="preserve">Repeated exposure of Caco-2 versus Caco-2/HT29-MTX intestinal cell models to (nano)silver in vitro: Comparison of two commercially available colloidal silver products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît J Pons</w:t>
+                <w:t xml:space="preserve">Kevin Gillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Naylies</w:t>
+                <w:t xml:space="preserve">Charlotte Stoffels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Taieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Blesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-021-03902-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306242v1</w:t>
+                <w:t xml:space="preserve">hal-02945727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytolethal Distending Toxin Promotes Replicative Stress Leading to Genetic Instability Transmitted to Daughter Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic exposure to Cytolethal Distending Toxin (CDT) promotes a cGAS-dependent type I interferon response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Lopez</w:t>
+                <w:t xml:space="preserve">Benoît J Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Quaranta</w:t>
+                <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naylies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bergoglio</w:t>
+                <w:t xml:space="preserve">Frédéric Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (17-18), pp.6319-6335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.656795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-021-03902-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248449v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Study of Haemophilus ducreyi Cytolethal Distending Toxin Subunit B</w:t>
               </w:r>
@@ -4597,295 +4597,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Werner syndrome protein affects the expression of genes involved in adipogenesis and inflammation in addition to cell cycle and DNA damage responses.</w:t>
+                <w:t xml:space="preserve">MRE11–RAD50–NBS1 is a critical regulator of FANCD2 stability and function during DNA double-strand break repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramachander V. N. Turaga</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric R. Paquet</w:t>
+                <w:t xml:space="preserve">Yan Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Sild</w:t>
+                <w:t xml:space="preserve">Mathieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Garand</w:t>
+                <w:t xml:space="preserve">Simona Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (13), pp.2080-2092. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (16), pp.2400-2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/cc.8.13.8925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2009.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655604v1</w:t>
+                <w:t xml:space="preserve">hal-02662125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRE11–RAD50–NBS1 is a critical regulator of FANCD2 stability and function during DNA double-strand break repair</w:t>
+                <w:t xml:space="preserve">The Werner syndrome protein affects the expression of genes involved in adipogenesis and inflammation in addition to cell cycle and DNA damage responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roques</w:t>
+                <w:t xml:space="preserve">Ramachander V. N. Turaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Coulombe</w:t>
+                <w:t xml:space="preserve">Eric R. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Delannoy</w:t>
+                <w:t xml:space="preserve">Mari Sild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Grossi</w:t>
+                <w:t xml:space="preserve">Chantal Garand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (16), pp.2400-2413. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (13), pp.2080-2092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2009.193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.8.13.8925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662125v1</w:t>
+                <w:t xml:space="preserve">hal-02655604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcrossing as an explanation of the apparent unconventional genetic behavior of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; hth mutants</w:t>
               </w:r>
@@ -5133,282 +5133,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road to crossovers: plants have their say</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interplay of RecA-related proteins and the MND1-HOP2 complex during meiosis in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mézard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanja Siwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2006.12.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (10), pp.1894-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668854v1</w:t>
+                <w:t xml:space="preserve">hal-02661109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of RecA-related proteins and the MND1-HOP2 complex during meiosis in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The road to crossovers: plants have their say</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (10), pp.1894-906. </w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2006.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02661109v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in sphingolipid synthesis in the model plant Arabidopsis thaliana is associated with cell polarity and developmental defects</w:t>
               </w:r>
@@ -6076,90 +6076,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the oral mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7118,527 +7118,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Penary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778286v1</w:t>
+                <w:t xml:space="preserve">hal-04206504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcuterie et nitrosylation du fer héminique : toxicité in vitro du fer nitrosylé.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206466v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Payros</w:t>
+                <w:t xml:space="preserve">Charcuterie et nitrosylation du fer héminique : toxicité in vitro du fer nitrosylé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garofalo</w:t>
+                <w:t xml:space="preserve">Tina Kostka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Baker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206504v1</w:t>
+                <w:t xml:space="preserve">hal-04206466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular study of a bacterial DNA-damaging virulence factor, the cytolethal distending toxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytolethal Distending Toxin (CDT) exhibits a unique ability to induce micronucleus in infected cells: possible implications regarding activation of the inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Life Scientists’ Symposium on Genome Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018</w:t>
+              <w:t xml:space="preserve">DINGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787088v1</w:t>
+                <w:t xml:space="preserve">hal-02790628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular study of a bacterial DNA-damaging virulence factor, the Cytolethal Distending Toxin</w:t>
               </w:r>
@@ -7743,385 +7726,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytolethal Distending Toxin (CDT) exhibits a unique ability to induce micronucleus in infected cells: possible implications regarding activation of the inflammatory response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular study of a bacterial DNA-damaging virulence factor, the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleha Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DINGO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">Young Life Scientists’ Symposium on Genome Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790628v1</w:t>
+                <w:t xml:space="preserve">hal-02787088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in the response to the cytolethal distending toxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in response to the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th 3R Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">The 6th EMBO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Birmingham, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793078v1</w:t>
+                <w:t xml:space="preserve">hal-02740247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in response to the cytolethal distending toxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in the response to the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th EMBO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Birmingham, United Kingdom. 2015</w:t>
+              <w:t xml:space="preserve">11th 3R Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740247v1</w:t>
+                <w:t xml:space="preserve">hal-02793078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacterial cytolethal distending toxin: a nuclease inducing indirect DNA double-strand breaks into eukaryotic cells</w:t>
               </w:r>
@@ -8226,51 +8226,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mode of action of a bacterial genotoxin: the cytolethal distending toxin</w:t>
+                <w:t xml:space="preserve">A new mode of action for the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
@@ -8305,97 +8305,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ecole Doctorale SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 2013</w:t>
+              <w:t xml:space="preserve">5. EMBO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806633v1</w:t>
+                <w:t xml:space="preserve">hal-02748175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mode of action for the cytolethal distending toxin</w:t>
+                <w:t xml:space="preserve">A new mode of action of a bacterial genotoxin: the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
@@ -8430,73 +8430,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EMBO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 2013</w:t>
+              <w:t xml:space="preserve">Journée Ecole Doctorale SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748175v1</w:t>
+                <w:t xml:space="preserve">hal-02806633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets génotoxiques de la cytolethal distending toxin et mécanismes de signalisations</w:t>
               </w:r>
@@ -8697,51 +8697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91D91073"/>
+    <w:nsid w:val="2678B2F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8928,51 +8928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-vignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6379-1741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121176177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2025.503878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. d'Andrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guitton-Sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline B&#233;liveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalindi Parmar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Chagraoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ68P9H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Krietsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Caron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gagn&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ethier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks798" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643095v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.10.7.15212" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Macaisne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.088229" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaudoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071209" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachander V. N. Turaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Paquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sild" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.13.8925" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Coulombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delannoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.193" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.095208" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G. Pugh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chris H. Franklin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03470.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.12.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Siwiec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030176" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerzendorfer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedrosa-Harand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siwiec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akimcheva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02967" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Rocher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nayles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGV1H6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kostka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-vignard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6379-1741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121176177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhaya Lal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P Oswald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Recoules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huertas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2025.503878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar B Coulibaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Jauregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122276" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Abad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Graikini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grasa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12102073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03248449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tremblay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Quaranta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.656795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12090530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214313" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. d'Andrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guitton-Sert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline B&#233;liveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalindi Parmar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Chagraoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Z. Gharaibeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C. Newsome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jllian L. Pope" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Dougherty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02393-17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Metenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mond&#233;sert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2017.11.200" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ68P9H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122611" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lobjois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1566" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGNM4FB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.141804" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.183103" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3020592" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2013.06.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Krietsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Caron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gagn&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ethier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks798" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643095v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.10.7.15212" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Macaisne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.088229" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaudoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071209" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Coulombe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delannoy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grossi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.193" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachander V. N. Turaga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Paquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sild" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.13.8925" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.095208" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G. Pugh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chris H. Franklin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03470.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661109v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Siwiec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030176" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.12.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerzendorfer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedrosa-Harand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siwiec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akimcheva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02967" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Rocher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nayles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGV1H6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741249v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kostka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787088v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>