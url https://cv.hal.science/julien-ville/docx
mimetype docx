--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -1099,759 +1099,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of clay and its role in droplet morphology establishment during melt mixing of clay polyethylene/polyamide nanocomposites</w:t>
+                <w:t xml:space="preserve">Solid-state mechanical properties of PE/PA blends filled with organoclay or compatibilized by a graft co-polymer: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mederic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.08.024⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.208-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163869v1</w:t>
+                <w:t xml:space="preserve">hal-05163873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state mechanical properties of PE/PA blends filled with organoclay or compatibilized by a graft co-polymer: A comparative study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration of clay and its role in droplet morphology establishment during melt mixing of clay polyethylene/polyamide nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aubry</w:t>
+                <w:t xml:space="preserve">Pascal Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70, pp.208-214. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.257-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163873v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of formulation on morphology and rheology of polypropylene/polyamide blends filled with nanoclay mineral particles</w:t>
+                <w:t xml:space="preserve">Solid-state morphology, structure, and tensile properties of polyethylene/polyamide/nanoclay blends: Effect of clay fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.07.031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163858v1</w:t>
+                <w:t xml:space="preserve">hal-05163876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of formulation on morphology and rheology of polypropylene/polyamide blends filled with nanoclay mineral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Arbaoui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.168-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0737-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690599v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state morphology, structure, and tensile properties of polyethylene/polyamide/nanoclay blends: Effect of clay fraction</w:t>
+                <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Huitric</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (9), pp.4988 - 4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163876v1</w:t>
+                <w:t xml:space="preserve">hal-01690599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of clay mineral structure and polyamide polarity on the structural and morphological properties of clay polypropylene/polyamide nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1910,90 +1910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the structural and rheological properties of PA6 and PA12 based synthetic talc nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2052,90 +2052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations structure-rhéologie de composites polyamide/talc synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubry Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2167,307 +2167,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of extrusion conditions on fiber breakage along the screw profile during twin screw compounding of glass fiber-reinforced PA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (1), pp.47-56. </w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (1), pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3139/217.2659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795669v1</w:t>
+                <w:t xml:space="preserve">hal-00825157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of extrusion conditions on fiber breakage along the screw profile during twin screw compounding of glass fiber-reinforced PA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funda Inceoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessim Ghamri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Durin</w:t>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/217.2659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825157v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and rheological investigation of interphase in polyethylene/polyamide/nanoclay ternary blends</w:t>
               </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2574,90 +2574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Fiber Breakage during Compounding in a Buss Kneader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funda Inceoglu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.245-251. </w:t>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,372 +2944,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of processing procedures and conditions on structural, morphological and rheological properties of PE/PA/nanoclay blends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effect of Processing Procedures and Conditions on Structural, Morphological, and Rheological Properties of Polyethylene/Polyamide/Nanoclay Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Aubry</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 51 (5), pp.969-978</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 51 (5), pp.969-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601197v1</w:t>
+                <w:t xml:space="preserve">hal-00987180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Processing Procedures and Conditions on Structural, Morphological, and Rheological Properties of Polyethylene/Polyamide/Nanoclay Blends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effect of processing procedures and conditions on structural, morphological and rheological properties of PE/PA/nanoclay blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 51 (5), pp.969-978. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 51 (5), pp.969-978</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00987180v1</w:t>
+                <w:t xml:space="preserve">hal-00601197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between processing conditions and fiber breakage during compounding of glass fiber-reinforced polyamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funda Inceoglu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (11), pp.1842-1850. </w:t>
@@ -3347,103 +3347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological, morphological and structural properties of PE/PA/nanoclay ternary blends : effect of clay fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (5), pp.1101-1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3744,177 +3744,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Induced Magnetic Anisotropy in 3D Printed Ferromagnetic Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Saos-Kauten</w:t>
+                <w:t xml:space="preserve">3D printability criteria for the elaboration of microwaves absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hoëz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cartagena de Indias,, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163992v1</w:t>
+                <w:t xml:space="preserve">hal-05166186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a new 3D printing composite for microwave absorption applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3973,441 +3964,450 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cartegena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printability criteria for the elaboration of microwaves absorbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Self-Induced Magnetic Anisotropy in 3D Printed Ferromagnetic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos-Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoëz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/intermagshortpapers61879.2024.10576827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166186v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Printed Multi-Material Multilayer Wideband Microwave Absorber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vong</w:t>
+                <w:t xml:space="preserve">Etude de nouveaux composites absorbants hyperfréquences appliqués à l'impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163997v1</w:t>
+                <w:t xml:space="preserve">hal-05166949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de nouveaux composites absorbants hyperfréquences appliqués à l'impression 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">3D-Printed Multi-Material Multilayer Wideband Microwave Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, France. pp.756-759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ims37964.2023.10187985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166949v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printed multi-materials wideband microwave absorbers</w:t>
               </w:r>
@@ -4531,51 +4531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie de systèmes composites à matrice polymère: de la structuration vers l'impression 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,176 +4762,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+                <w:t xml:space="preserve">Ka-band compact multi-materials rectangular waveguide loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Martinez-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESA Space Passive Component Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Noordwiijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167091v1</w:t>
+                <w:t xml:space="preserve">hal-05166175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 1</w:t>
+                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
@@ -4966,198 +4966,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167101v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band compact multi-materials rectangular waveguide loads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
+                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Space Passive Component Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Noordwiijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166175v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de surfaces absorbantes multicouches fabriquées par impression 3D</w:t>
               </w:r>
@@ -5262,316 +5262,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of clay migration in droplet morphology establishment during melt mixing of clay polyethylene/polyamide nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Processing Society Europe Africa Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Pretoria, Afrique du Sud, South Africa</w:t>
+              <w:t xml:space="preserve">Polymer Processing Society Europe Africa Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Prétoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166158v1</w:t>
+                <w:t xml:space="preserve">hal-05166150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of clay migration in droplet morphology establishment during melt mixing of clay polyethylene/polyamide nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Processing Society Europe Africa Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Prétoria, South Africa</w:t>
+              <w:t xml:space="preserve">Polymer Processing Society Europe Africa Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Pretoria, Afrique du Sud, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166150v1</w:t>
+                <w:t xml:space="preserve">hal-05166158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed microwave absorbers : Towards innovative structures and concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gingat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5948,277 +5948,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-Resistant 3D Printed Microwave Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azar Maalouf</w:t>
+                <w:t xml:space="preserve">Fused Deposition Modeling: a new technology for the fabrication of microwave loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gingat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den Palessonga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1318-1320</w:t>
+              <w:t xml:space="preserve">3rd Space Passive Component Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Noordwiijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006765v1</w:t>
+                <w:t xml:space="preserve">hal-05166339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused Deposition Modeling: a new technology for the fabrication of microwave loads</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+                <w:t xml:space="preserve">Heat-Resistant 3D Printed Microwave Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Kaissar Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den Palessonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Space Passive Component Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Noordwiijk, Netherlands</w:t>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1318-1320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166339v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and rheology of cellulose nanofibrils suspensions and hydrogels: effect of volume fraction and ionic strength</w:t>
               </w:r>
@@ -6312,51 +6312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des propriétés mécaniques à l'état solide de mélanges PE/PA chargés de nanoargile ou compatibilisés par un copolymère greffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D de composants hyperfréquences pour environnements sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Kaissar Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6541,51 +6541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused deposition modeling : A new technology for the fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gingat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,920 +6660,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of formulation on morphology and rheology of polypropylene/polyamide blends filled with nanoclay mineral particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Apport de la cryo préparation à l’étude des mélanges de polymères immiscibles chargés d’argile lamellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th Annual Meeting of The Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">16ème journée de formation du RCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166346v1</w:t>
+                <w:t xml:space="preserve">hal-05167202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused Deposition Modeling for Microwave Applications – Materials Properties and Future Needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Influence of formulation on morphology and rheology of polypropylene/polyamide blends filled with nanoclay mineral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Arbaoui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bit’s 3rd Annuel Congress of Smart Materials,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">89th Annual Meeting of The Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166791v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fused Deposition Modeling for Microwave Applications – Materials Properties and Future Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Bit’s 3rd Annuel Congress of Smart Materials,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167215v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles technologies de réalisation d’absorbants électromagnétiques 3D ou conformables, ultra-minces et légers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEE Société de l'électricité, de l'électronique et des technologies de l'information et de la communication; ONERA the french aerospace lab; DGA direction générale de l'armement, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167155v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de suspensions aqueuses de nanofibrilles de cellulose : effet de la fraction volumique et de la force ionique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles technologies de réalisation d’absorbants électromagnétiques 3D ou conformables, ultra-minces et légers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Niemiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEE Société de l'électricité, de l'électronique et des technologies de l'information et de la communication; ONERA the french aerospace lab; DGA direction générale de l'armement, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167187v1</w:t>
+                <w:t xml:space="preserve">hal-05167155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration au cours du malaxage de nanoplaquettes minérales dans un mélange de polymères immiscibles</w:t>
+                <w:t xml:space="preserve">Rhéologie de suspensions aqueuses de nanofibrilles de cellulose : effet de la fraction volumique et de la force ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Médéric</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167183v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la cryo préparation à l’étude des mélanges de polymères immiscibles chargés d’argile lamellaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Migration au cours du malaxage de nanoplaquettes minérales dans un mélange de polymères immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journée de formation du RCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Roscoff, France</w:t>
+              <w:t xml:space="preserve">52ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167202v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay-Mediated Compatibilization in PolyEthylene/Polyamide/nanoclay Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,90 +7624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la structuration de composites ferromagnétiques pour l’absorption hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Niemiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7743,320 +7743,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration, caractérisation et modélisation de composites magnétiques : application aux métamatériaux absorbants Partie I</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azar Maalouf</w:t>
+                <w:t xml:space="preserve">Etude de la migration et de la structuration de nanoplaquettes minérales au sein de mélanges de thermoplastiques au moyen de différentes techniques de microscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531548v1</w:t>
+                <w:t xml:space="preserve">hal-05167260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la migration et de la structuration de nanoplaquettes minérales au sein de mélanges de thermoplastiques au moyen de différentes techniques de microscopie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+                <w:t xml:space="preserve">Élaboration, caractérisation et modélisation de composites magnétiques : application aux métamatériaux absorbants Partie I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167260v1</w:t>
+                <w:t xml:space="preserve">hal-01531548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l'élaboration et l'impression 3D de matériaux absorbants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8124,64 +8124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l’élaboration et l’impression 3D de matériaux absorbants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8243,450 +8243,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Rheological Properties of Immiscible Polymer Blends Filled with Synthetic Talc Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer-based Nanocomposites: From Multi-Scale Structure to Rheological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Beuguel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advanced Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">European Academy of Sciences EURASC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166812v1</w:t>
+                <w:t xml:space="preserve">hal-05166802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and rheological properties of immiscible polymer blends filled with synthetic talc or organically modified montmorillonite particles: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Structural and Rheological Properties of Immiscible Polymer Blends Filled with Synthetic Talc Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advanced Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166821v1</w:t>
+                <w:t xml:space="preserve">hal-05166812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-based Nanocomposites: From Multi-Scale Structure to Rheological Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and rheological properties of immiscible polymer blends filled with synthetic talc or organically modified montmorillonite particles: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Sciences EURASC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166802v1</w:t>
+                <w:t xml:space="preserve">hal-05166821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composites à matrice thermoplastique chargée d'argiles lamellaires: de la préparation en cryo-ultramicrotomie à la caractérisation en microscopie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8735,243 +8735,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des mécanismes de migration de nanoparticules d'argile dans des mélanges de polymères immiscibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des relations structure - rhéologie de composites polyamide/talc synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">olloque du Groupe Français de Rhéologie</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167223v1</w:t>
+                <w:t xml:space="preserve">hal-05167229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations structure - rhéologie de composites polyamide/talc synthétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude exploratoire des mécanismes de migration de nanoparticules d'argile dans des mélanges de polymères immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français de Rhéologie</w:t>
+              <w:t xml:space="preserve">olloque du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167229v1</w:t>
+                <w:t xml:space="preserve">hal-05167223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme et caractérisation d’un Cyclo Polyoléfine pour une adaptation de la technique d’impression 3D aux matériaux hyperfréquences</w:t>
               </w:r>
@@ -9082,77 +9082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Rheological Properties of Synthetic Talc/Polyamide Composites: Effect of Polyamide Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9203,77 +9203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés structurales et rhéologiques de polyamide/nanotalc synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,77 +9324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations structure – rhéologie de composites polyamide/talc synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9439,2652 +9439,2652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+                <w:t xml:space="preserve">Etude des relations structure - propriétés rhéologiques de nanocomposites polyamide/argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d'études et d'applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166850v1</w:t>
+                <w:t xml:space="preserve">hal-00767722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés viscoélastiques de l'interphase dans des mélanges PE/PA/nanoargile</w:t>
+                <w:t xml:space="preserve">Immiscible polymer blends compatibilized by graft copolymers or nanoparticles : a comparative study of the interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">16th International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767712v1</w:t>
+                <w:t xml:space="preserve">hal-00767702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des propriétés viscoélastiques de l'interphase dans les mélanges de polymères compatibilisés par ajout d'un copolymère ou de nano-argiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure et propriétés viscoélastiques de l'interphase dans des mélanges PE/PA/nanoargile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d'études et d'applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lorient, France</w:t>
+              <w:t xml:space="preserve">47ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767723v1</w:t>
+                <w:t xml:space="preserve">hal-00767712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations structure – propriétés rhéologiques de nanocomposites polyamide/argile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+                <w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lorient, France</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167318v1</w:t>
+                <w:t xml:space="preserve">hal-05166850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immiscible polymer blends compatibilized by graft copolymers or nanoparticles : a comparative study of the interphase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des relations structure – propriétés rhéologiques de nanocomposites polyamide/argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767702v1</w:t>
+                <w:t xml:space="preserve">hal-05167318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role played by polymer phases on the interphase structure and properties of ternary polyethylene/polyamide/clay blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative des propriétés viscoélastiques de l'interphase dans les mélanges de polymères compatibilisés par ajout d'un copolymère ou de nano-argiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d'études et d'applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767705v1</w:t>
+                <w:t xml:space="preserve">hal-00767723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations structure - propriétés rhéologiques de nanocomposites polyamide/argile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role played by polymer phases on the interphase structure and properties of ternary polyethylene/polyamide/clay blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Beuguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d'études et d'applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lorient, France</w:t>
+              <w:t xml:space="preserve">16th International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767722v1</w:t>
+                <w:t xml:space="preserve">hal-00767705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et rhéologie de nanocomposites à matrices polymères chargées d'argiles lamellaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
+                <w:t xml:space="preserve">Investigation of interphase effects on rheology of PE/PA blends filled with nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Institut Supérieur des Sciences et Techniques de Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">6th International Meeting of the HSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767720v1</w:t>
+                <w:t xml:space="preserve">hal-05166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhéologie de systèmes multicouches pour l'étude des phénomènes de migration de nanoparticules d'argile dans les mélanges de polymères immidcibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">46ème colloque annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167376v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du phénomène de coalescence dans des mélanges de polymères immiscibles chargés de nanoargiles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIèmes Journées du Groupe Français de Polymères Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601205v1</w:t>
+                <w:t xml:space="preserve">hal-05167376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de systèmes multicouches pour l'étude des phénomènes de migration de nanoparticules d'argile dans les mélanges de polymères immidcibles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure et rhéologie de nanocomposites à matrices polymères chargées d'argiles lamellaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème colloque annuel du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Institut Supérieur des Sciences et Techniques de Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601236v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des phénomènes de migration de nanoparticules d'argile dans des mélanges de polymères immiscibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. El Younsi</w:t>
+                <w:t xml:space="preserve">Mise en évidence du phénomène de coalescence dans des mélanges de polymères immiscibles chargés de nanoargiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. J. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIèmes Journées du Groupe Français des PolymèresOuest</w:t>
+              <w:t xml:space="preserve">XXXIIèmes Journées du Groupe Français de Polymères Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601204v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des phénomènes de migration des nanoparticules d’argile dans des mélanges de polymères immiscibles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des phénomènes de migration de nanoparticules d'argile dans des mélanges de polymères immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXIIèmes Journées du Groupe Français des PolymèresOuest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167330v1</w:t>
+                <w:t xml:space="preserve">hal-00601204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de systèmes multicouches pour l’étude des phénomènes de migration de nanoparticules d’argile dans les mélanges de polymères immiscibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des phénomènes de migration des nanoparticules d’argile dans des mélanges de polymères immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane El Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167247v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of interphase effects on rheology of PE/PA blends filled with nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhéologie de systèmes multicouches pour l’étude des phénomènes de migration de nanoparticules d’argile dans les mélanges de polymères immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Meeting of the HSR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">46ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166877v1</w:t>
+                <w:t xml:space="preserve">hal-05167247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of fiber break-up during compounding of glass fiber-reinforced polyamide in batchand continuous mixers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Effect of Processing Conditions on the Formation of Glass Fibre reinforced Polyamide Matrix Composites by Continuous Compounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funda Inceoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessim Ghamri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Times of Polymers (TOP) and Composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Materials Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509746v1</w:t>
+                <w:t xml:space="preserve">hal-05166911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide in Batch and Continuous Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funda Inceoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessim Ghamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Meeting of Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Times of Polymers and Composites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ischia (Italy), Italy. pp.123-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166892v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution de l'interphase dans les mélanges de polymères immiscibles chargés de nanoparticules d'argile : de la structure à la rhéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">45ème colloque annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167359v1</w:t>
+                <w:t xml:space="preserve">hal-00601230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide in Batch and Continuous Mixers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A comparative study of fiber break-up during compounding of glass fiber-reinforced polyamide in batchand continuous mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funda Inceoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessim Ghamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Times of Polymers and Composites Conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+              <w:t xml:space="preserve">5th International Conference on Times of Polymers (TOP) and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.123-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164819v1</w:t>
+                <w:t xml:space="preserve">hal-00509746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Processing Conditions on the Formation of Glass Fibre reinforced Polyamide Matrix Composites by Continuous Compounding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Micheli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Materials Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">Regional Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166911v1</w:t>
+                <w:t xml:space="preserve">hal-05166892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'interphase dans les mélanges de polymères immiscibles chargés de nanoparticules d'argile : de la structure à la rhéologie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème colloque annuel du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601230v1</w:t>
+                <w:t xml:space="preserve">hal-05167359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">effect of nanoclay fraction and rheological properties of polyethylene/polyamide blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international ECNP conference on nanostructured polymers and nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12109,90 +12109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of PE/PA/ clay ternary blends : rheology-morphologie-structure relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofiller 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12217,103 +12217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale simulation of polymer mixing processes using fluid-structure interaction methods and dispersion kinetics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Durin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Funda Inceoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@Part 2009 - From the Atom to the Part : Models and Computational Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
@@ -12355,77 +12355,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">influence of mixing procedures and conditions on the structure, morphology and rheology of polyethylène/ polyamide/ nanoclay blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe/Africa meeting of the Polymer Processing society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Larnaca, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12444,394 +12444,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages polyéthylène/polyamide chargés de nanoparticules d'argile : étude de la relation structure – morphologie - rhéologie</w:t>
+                <w:t xml:space="preserve">Système ternaires PE/PAC30B : morphologie, rhéologie et propriétés aux interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIXèmes journées du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495518v1</w:t>
+                <w:t xml:space="preserve">hal-00495516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système ternaires PE/PAC30B : morphologie, rhéologie et propriétés aux interfaces</w:t>
+                <w:t xml:space="preserve">Alliages polyéthylène/polyamide chargés de nanoparticules d'argile : étude de la relation structure – morphologie - rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXèmes journées du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">38ème Colloque du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495516v1</w:t>
+                <w:t xml:space="preserve">hal-00495518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode d'élaboration et de la fraction d'argile sur les propriétés morphologiques et rhéologiques de mélanges ternaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Aubry</w:t>
+                <w:t xml:space="preserve">Morphologie et propriétés rhéologiques de mélanges ternaires PE/PA/argile : influence du mode d'élaboration et de la fraction d'argile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Congrès Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495266v1</w:t>
+                <w:t xml:space="preserve">hal-03361711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés morphologiques et rhéologiques de mélanges ternaires PE/PA/argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,351 +12876,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie et propriétés rhéologiques de mélanges ternaires PE/PA/argile : influence du mode d'élaboration et de la fraction d'argile.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">Influence du mode d'élaboration et de la fraction d'argile sur les propriétés morphologiques et rhéologiques de mélanges ternaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">42ème Congrès Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361711v1</w:t>
+                <w:t xml:space="preserve">hal-00495266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et propriétés rhéologiques des mélanges PE/(PA/argile) : influence de la fraction volumique et de la structure de la phase PA/argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIèmes journées du Groupe Français des Polymères, Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nantes, France. pp.11</w:t>
+              <w:t xml:space="preserve">1ères journées des nanosciences en bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rennes, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495143v1</w:t>
+                <w:t xml:space="preserve">hal-00495145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et propriétés rhéologiques des mélanges PE/(PA/argile) : influence de la fraction volumique et de la structure de la phase PA/argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées des nanosciences en bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rennes, France. pp.78</w:t>
+              <w:t xml:space="preserve">XXVIIèmes journées du Groupe Français des Polymères, Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nantes, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495145v1</w:t>
+                <w:t xml:space="preserve">hal-00495143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13332,51 +13332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,51 +13384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
@@ -13489,90 +13489,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la microscopie électronique pour la caractérisation structurale et morphologique de mélanges de polymères immiscibles chargés de nanoparticules d’argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13879,51 +13879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos--Kauten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nocchiero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stlm.2025.100211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos-Kauten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3426285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03596067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2021044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fneich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.01.099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mederic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.08.024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHMPW0LF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huitric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFC0R5N2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.07.031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WB7KBL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Arbaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0737-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huitric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.12.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WJFDK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.09.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QFXS9GK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX3FCW3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Thierry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Inceoglu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.12.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZH1WVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Ghamri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pradel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2659" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2525" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Inceoglu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghamri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21825" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8D6G1VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers61879.2024.10576827" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims37964.2023.10187985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04140961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Cano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gingat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Houssein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02007142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gingat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agaciak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Palessonga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Sinquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167260v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166821v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167229v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166850v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaume" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Le Goff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Younsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455551" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05164819v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361711v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495145v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-05163916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397353v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos--Kauten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nocchiero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stlm.2025.100211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos-Kauten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3426285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03596067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2021044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fneich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.01.099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huitric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFC0R5N2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mederic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.08.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHMPW0LF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huitric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.12.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WJFDK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.07.031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WB7KBL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Arbaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0737-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.09.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QFXS9GK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX3FCW3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Thierry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Inceoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Ghamri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pradel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2659" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.12.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZH1WVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2525" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Inceoglu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghamri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21825" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8D6G1VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers61879.2024.10576827" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166949v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims37964.2023.10187985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04140961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Cano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gingat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Houssein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02007142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gingat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agaciak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Palessonga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Sinquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167183v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaume" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Younsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Le Goff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601204v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05164819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455551" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-05163916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397353v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>