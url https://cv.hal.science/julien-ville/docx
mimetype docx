--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1099,759 +1099,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state mechanical properties of PE/PA blends filled with organoclay or compatibilized by a graft co-polymer: A comparative study</w:t>
+                <w:t xml:space="preserve">Migration of clay and its role in droplet morphology establishment during melt mixing of clay polyethylene/polyamide nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huitric</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Aubry</w:t>
+                <w:t xml:space="preserve">Pascal Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.07.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163873v1</w:t>
+                <w:t xml:space="preserve">hal-05163869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of clay and its role in droplet morphology establishment during melt mixing of clay polyethylene/polyamide nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state mechanical properties of PE/PA blends filled with organoclay or compatibilized by a graft co-polymer: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mederic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.257-263. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.208-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163869v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state morphology, structure, and tensile properties of polyethylene/polyamide/nanoclay blends: Effect of clay fraction</w:t>
+                <w:t xml:space="preserve">Influence of formulation on morphology and rheology of polypropylene/polyamide blends filled with nanoclay mineral particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Huitric</w:t>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.12.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.168-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163876v1</w:t>
+                <w:t xml:space="preserve">hal-05163858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of formulation on morphology and rheology of polypropylene/polyamide blends filled with nanoclay mineral particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.07.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (9), pp.4988 - 4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05163858v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
+                <w:t xml:space="preserve">Solid-state morphology, structure, and tensile properties of polyethylene/polyamide/nanoclay blends: Effect of clay fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Arbaoui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0737-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690599v1</w:t>
+                <w:t xml:space="preserve">hal-05163876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of clay mineral structure and polyamide polarity on the structural and morphological properties of clay polypropylene/polyamide nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1910,90 +1910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the structural and rheological properties of PA6 and PA12 based synthetic talc nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2052,90 +2052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations structure-rhéologie de composites polyamide/talc synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubry Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2167,307 +2167,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of extrusion conditions on fiber breakage along the screw profile during twin screw compounding of glass fiber-reinforced PA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funda Inceoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Durin</w:t>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (1), pp.49-57. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (1), pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/217.2659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825157v1</w:t>
+                <w:t xml:space="preserve">hal-00795669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Influence of extrusion conditions on fiber breakage along the screw profile during twin screw compounding of glass fiber-reinforced PA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.12.011⟩</w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/217.2659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00795669v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and rheological investigation of interphase in polyethylene/polyamide/nanoclay ternary blends</w:t>
               </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2574,90 +2574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Fiber Breakage during Compounding in a Buss Kneader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.245-251. </w:t>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,77 +2950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Processing Procedures and Conditions on Structural, Morphological, and Rheological Properties of Polyethylene/Polyamide/Nanoclay Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,103 +3092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of processing procedures and conditions on structural, morphological and rheological properties of PE/PA/nanoclay blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (5), pp.969-978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3213,103 +3213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between processing conditions and fiber breakage during compounding of glass fiber-reinforced polyamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (11), pp.1842-1850. </w:t>
@@ -3347,103 +3347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological, morphological and structural properties of PE/PA/nanoclay ternary blends : effect of clay fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (5), pp.1101-1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3744,168 +3744,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printability criteria for the elaboration of microwaves absorbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Self-Induced Magnetic Anisotropy in 3D Printed Ferromagnetic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos-Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoëz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/intermagshortpapers61879.2024.10576827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166186v1</w:t>
+                <w:t xml:space="preserve">hal-05163992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a new 3D printing composite for microwave absorption applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3964,450 +3973,441 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cartegena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Induced Magnetic Anisotropy in 3D Printed Ferromagnetic Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Saos-Kauten</w:t>
+                <w:t xml:space="preserve">3D printability criteria for the elaboration of microwaves absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hoëz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cartagena de Indias,, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/intermagshortpapers61879.2024.10576827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05163992v1</w:t>
+                <w:t xml:space="preserve">hal-05166186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de nouveaux composites absorbants hyperfréquences appliqués à l'impression 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">3D-Printed Multi-Material Multilayer Wideband Microwave Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, France. pp.756-759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ims37964.2023.10187985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166949v1</w:t>
+                <w:t xml:space="preserve">hal-05163997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Printed Multi-Material Multilayer Wideband Microwave Absorber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vong</w:t>
+                <w:t xml:space="preserve">Etude de nouveaux composites absorbants hyperfréquences appliqués à l'impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ims37964.2023.10187985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05163997v1</w:t>
+                <w:t xml:space="preserve">hal-05166949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printed multi-materials wideband microwave absorbers</w:t>
               </w:r>
@@ -4531,51 +4531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie de systèmes composites à matrice polymère: de la structuration vers l'impression 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,176 +4762,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band compact multi-materials rectangular waveguide loads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
+                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Space Passive Component Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Noordwiijk, Netherlands</w:t>
+              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166175v1</w:t>
+                <w:t xml:space="preserve">hal-05167091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 2</w:t>
+                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
@@ -4966,198 +4966,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167091v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+                <w:t xml:space="preserve">Ka-band compact multi-materials rectangular waveguide loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Martinez-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">ESA Space Passive Component Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Noordwiijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167101v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de surfaces absorbantes multicouches fabriquées par impression 3D</w:t>
               </w:r>
@@ -5268,51 +5268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of clay migration in droplet morphology establishment during melt mixing of clay polyethylene/polyamide nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5376,64 +5376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,77 +5501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed microwave absorbers : Towards innovative structures and concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gingat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5728,316 +5728,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration de nanoparticules argileuses dans un mélange de thermoplastiques immiscibles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement d'un composite imprimable haute température pour des applications d'absorption hyperfréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Den Palessonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzeh Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque du Groupe Français de Rhéologie, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JNM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167113v1</w:t>
+                <w:t xml:space="preserve">hal-03047454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un composite imprimable haute température pour des applications d'absorption hyperfréquence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration de nanoparticules argileuses dans un mélange de thermoplastiques immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">54ème Colloque du Groupe Français de Rhéologie, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047454v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused Deposition Modeling: a new technology for the fabrication of microwave loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gingat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den Palessonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6312,51 +6312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des propriétés mécaniques à l'état solide de mélanges PE/PA chargés de nanoargile ou compatibilisés par un copolymère greffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6541,51 +6541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused deposition modeling : A new technology for the fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gingat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,920 +6660,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la cryo préparation à l’étude des mélanges de polymères immiscibles chargés d’argile lamellaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Médéric</w:t>
+                <w:t xml:space="preserve">Elaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journée de formation du RCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Roscoff, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167202v1</w:t>
+                <w:t xml:space="preserve">hal-05167215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of formulation on morphology and rheology of polypropylene/polyamide blends filled with nanoclay mineral particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+                <w:t xml:space="preserve">Fused Deposition Modeling for Microwave Applications – Materials Properties and Future Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th Annual Meeting of The Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">Bit’s 3rd Annuel Congress of Smart Materials,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166346v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused Deposition Modeling for Microwave Applications – Materials Properties and Future Needs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of formulation on morphology and rheology of polypropylene/polyamide blends filled with nanoclay mineral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bit’s 3rd Annuel Congress of Smart Materials,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">89th Annual Meeting of The Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166791v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Nouvelles technologies de réalisation d’absorbants électromagnétiques 3D ou conformables, ultra-minces et légers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Niemiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEE Société de l'électricité, de l'électronique et des technologies de l'information et de la communication; ONERA the french aerospace lab; DGA direction générale de l'armement, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167215v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles technologies de réalisation d’absorbants électromagnétiques 3D ou conformables, ultra-minces et légers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhéologie de suspensions aqueuses de nanofibrilles de cellulose : effet de la fraction volumique et de la force ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEE Société de l'électricité, de l'électronique et des technologies de l'information et de la communication; ONERA the french aerospace lab; DGA direction générale de l'armement, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">52ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167155v1</w:t>
+                <w:t xml:space="preserve">hal-05167187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de suspensions aqueuses de nanofibrilles de cellulose : effet de la fraction volumique et de la force ionique</w:t>
+                <w:t xml:space="preserve">Migration au cours du malaxage de nanoplaquettes minérales dans un mélange de polymères immiscibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Seantier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167187v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration au cours du malaxage de nanoplaquettes minérales dans un mélange de polymères immiscibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la cryo préparation à l’étude des mélanges de polymères immiscibles chargés d’argile lamellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">16ème journée de formation du RCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167183v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay-Mediated Compatibilization in PolyEthylene/Polyamide/nanoclay Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,90 +7624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la structuration de composites ferromagnétiques pour l’absorption hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Niemiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7743,320 +7743,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la migration et de la structuration de nanoplaquettes minérales au sein de mélanges de thermoplastiques au moyen de différentes techniques de microscopie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+                <w:t xml:space="preserve">Élaboration, caractérisation et modélisation de composites magnétiques : application aux métamatériaux absorbants Partie I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167260v1</w:t>
+                <w:t xml:space="preserve">hal-01531548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration, caractérisation et modélisation de composites magnétiques : application aux métamatériaux absorbants Partie I</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azar Maalouf</w:t>
+                <w:t xml:space="preserve">Etude de la migration et de la structuration de nanoplaquettes minérales au sein de mélanges de thermoplastiques au moyen de différentes techniques de microscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531548v1</w:t>
+                <w:t xml:space="preserve">hal-05167260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l'élaboration et l'impression 3D de matériaux absorbants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l’élaboration et l’impression 3D de matériaux absorbants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8072,116 +8072,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531555v1</w:t>
+                <w:t xml:space="preserve">hal-01531557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l’élaboration et l’impression 3D de matériaux absorbants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l'élaboration et l'impression 3D de matériaux absorbants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8197,496 +8197,496 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531557v1</w:t>
+                <w:t xml:space="preserve">hal-01531555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-based Nanocomposites: From Multi-Scale Structure to Rheological Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Rheological Properties of Immiscible Polymer Blends Filled with Synthetic Talc Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Sciences EURASC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advanced Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166802v1</w:t>
+                <w:t xml:space="preserve">hal-05166812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Rheological Properties of Immiscible Polymer Blends Filled with Synthetic Talc Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Structural and rheological properties of immiscible polymer blends filled with synthetic talc or organically modified montmorillonite particles: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advanced Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166812v1</w:t>
+                <w:t xml:space="preserve">hal-05166821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and rheological properties of immiscible polymer blends filled with synthetic talc or organically modified montmorillonite particles: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Polymer-based Nanocomposites: From Multi-Scale Structure to Rheological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Academy of Sciences EURASC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166821v1</w:t>
+                <w:t xml:space="preserve">hal-05166802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composites à matrice thermoplastique chargée d'argiles lamellaires: de la préparation en cryo-ultramicrotomie à la caractérisation en microscopie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8741,77 +8741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations structure - rhéologie de composites polyamide/talc synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,77 +9082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Rheological Properties of Synthetic Talc/Polyamide Composites: Effect of Polyamide Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9203,77 +9203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés structurales et rhéologiques de polyamide/nanotalc synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,77 +9324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations structure – rhéologie de composites polyamide/talc synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9439,2652 +9439,2652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations structure - propriétés rhéologiques de nanocomposites polyamide/argile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure et propriétés viscoélastiques de l'interphase dans des mélanges PE/PA/nanoargile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d'études et d'applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lorient, France</w:t>
+              <w:t xml:space="preserve">47ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767722v1</w:t>
+                <w:t xml:space="preserve">hal-00767712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immiscible polymer blends compatibilized by graft copolymers or nanoparticles : a comparative study of the interphase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767702v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés viscoélastiques de l'interphase dans des mélanges PE/PA/nanoargile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des relations structure – propriétés rhéologiques de nanocomposites polyamide/argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767712v1</w:t>
+                <w:t xml:space="preserve">hal-05167318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
+                <w:t xml:space="preserve">Etude comparative des propriétés viscoélastiques de l'interphase dans les mélanges de polymères compatibilisés par ajout d'un copolymère ou de nano-argiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d'études et d'applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166850v1</w:t>
+                <w:t xml:space="preserve">hal-00767723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations structure – propriétés rhéologiques de nanocomposites polyamide/argile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immiscible polymer blends compatibilized by graft copolymers or nanoparticles : a comparative study of the interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lorient, France</w:t>
+              <w:t xml:space="preserve">16th International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167318v1</w:t>
+                <w:t xml:space="preserve">hal-00767702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des propriétés viscoélastiques de l'interphase dans les mélanges de polymères compatibilisés par ajout d'un copolymère ou de nano-argiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role played by polymer phases on the interphase structure and properties of ternary polyethylene/polyamide/clay blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d'études et d'applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lorient, France</w:t>
+              <w:t xml:space="preserve">16th International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767723v1</w:t>
+                <w:t xml:space="preserve">hal-00767705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role played by polymer phases on the interphase structure and properties of ternary polyethylene/polyamide/clay blends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Labaume</w:t>
+                <w:t xml:space="preserve">Etude des relations structure - propriétés rhéologiques de nanocomposites polyamide/argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d'études et d'applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767705v1</w:t>
+                <w:t xml:space="preserve">hal-00767722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of interphase effects on rheology of PE/PA blends filled with nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Meeting of the HSR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166877v1</w:t>
+                <w:t xml:space="preserve">hal-05167376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de systèmes multicouches pour l'étude des phénomènes de migration de nanoparticules d'argile dans les mélanges de polymères immidcibles</w:t>
+                <w:t xml:space="preserve">Structure et rhéologie de nanocomposites à matrices polymères chargées d'argiles lamellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Younsi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème colloque annuel du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Institut Supérieur des Sciences et Techniques de Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601236v1</w:t>
+                <w:t xml:space="preserve">hal-00767720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en évidence du phénomène de coalescence dans des mélanges de polymères immiscibles chargés de nanoargiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. J. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">XXXIIèmes Journées du Groupe Français de Polymères Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167376v1</w:t>
+                <w:t xml:space="preserve">hal-00601205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et rhéologie de nanocomposites à matrices polymères chargées d'argiles lamellaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhéologie de systèmes multicouches pour l'étude des phénomènes de migration de nanoparticules d'argile dans les mélanges de polymères immidcibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Institut Supérieur des Sciences et Techniques de Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">46ème colloque annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767720v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du phénomène de coalescence dans des mélanges de polymères immiscibles chargés de nanoargiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des phénomènes de migration de nanoparticules d'argile dans des mélanges de polymères immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIèmes Journées du Groupe Français de Polymères Ouest</w:t>
+              <w:t xml:space="preserve">XXXIIèmes Journées du Groupe Français des PolymèresOuest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601205v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des phénomènes de migration de nanoparticules d'argile dans des mélanges de polymères immiscibles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Aubry</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des phénomènes de migration des nanoparticules d’argile dans des mélanges de polymères immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIèmes Journées du Groupe Français des PolymèresOuest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601204v1</w:t>
+                <w:t xml:space="preserve">hal-05167330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des phénomènes de migration des nanoparticules d’argile dans des mélanges de polymères immiscibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Rhéologie de systèmes multicouches pour l’étude des phénomènes de migration de nanoparticules d’argile dans les mélanges de polymères immiscibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane El Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français d’études et d’applications des Polymères, Journées Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">46ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167330v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de systèmes multicouches pour l’étude des phénomènes de migration de nanoparticules d’argile dans les mélanges de polymères immiscibles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of interphase effects on rheology of PE/PA blends filled with nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">6th International Meeting of the HSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167247v1</w:t>
+                <w:t xml:space="preserve">hal-05166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Processing Conditions on the Formation of Glass Fibre reinforced Polyamide Matrix Composites by Continuous Compounding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of fiber break-up during compounding of glass fiber-reinforced polyamide in batchand continuous mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funda Inceoglu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Micheli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Materials Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Times of Polymers (TOP) and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.123-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166911v1</w:t>
+                <w:t xml:space="preserve">hal-00509746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide in Batch and Continuous Mixers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funda Inceoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Times of Polymers and Composites Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Istambul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05164819v1</w:t>
+                <w:t xml:space="preserve">hal-05166892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'interphase dans les mélanges de polymères immiscibles chargés de nanoparticules d'argile : de la structure à la rhéologie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème colloque annuel du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601230v1</w:t>
+                <w:t xml:space="preserve">hal-05167359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of fiber break-up during compounding of glass fiber-reinforced polyamide in batchand continuous mixers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Processing Conditions on the Formation of Glass Fibre reinforced Polyamide Matrix Composites by Continuous Compounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funda Inceoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Durin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Times of Polymers (TOP) and Composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Materials Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509746v1</w:t>
+                <w:t xml:space="preserve">hal-05166911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide in Batch and Continuous Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Ghamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funda Inceoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Meeting of Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Times of Polymers and Composites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ischia (Italy), Italy. pp.123-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166892v1</w:t>
+                <w:t xml:space="preserve">hal-05164819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution de l'interphase dans les mélanges de polymères immiscibles chargés de nanoparticules d'argile : de la structure à la rhéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">45ème colloque annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167359v1</w:t>
+                <w:t xml:space="preserve">hal-00601230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">effect of nanoclay fraction and rheological properties of polyethylene/polyamide blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international ECNP conference on nanostructured polymers and nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12109,90 +12109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of PE/PA/ clay ternary blends : rheology-morphologie-structure relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofiller 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12217,103 +12217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale simulation of polymer mixing processes using fluid-structure interaction methods and dispersion kinetics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Inceoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@Part 2009 - From the Atom to the Part : Models and Computational Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
@@ -12355,77 +12355,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">influence of mixing procedures and conditions on the structure, morphology and rheology of polyethylène/ polyamide/ nanoclay blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe/Africa meeting of the Polymer Processing society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Larnaca, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12444,394 +12444,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système ternaires PE/PAC30B : morphologie, rhéologie et propriétés aux interfaces</w:t>
+                <w:t xml:space="preserve">Alliages polyéthylène/polyamide chargés de nanoparticules d'argile : étude de la relation structure – morphologie - rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXèmes journées du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">38ème Colloque du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495516v1</w:t>
+                <w:t xml:space="preserve">hal-00495518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages polyéthylène/polyamide chargés de nanoparticules d'argile : étude de la relation structure – morphologie - rhéologie</w:t>
+                <w:t xml:space="preserve">Système ternaires PE/PAC30B : morphologie, rhéologie et propriétés aux interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIXèmes journées du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495518v1</w:t>
+                <w:t xml:space="preserve">hal-00495516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie et propriétés rhéologiques de mélanges ternaires PE/PA/argile : influence du mode d'élaboration et de la fraction d'argile.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
+                <w:t xml:space="preserve">Influence du mode d'élaboration et de la fraction d'argile sur les propriétés morphologiques et rhéologiques de mélanges ternaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">42ème Congrès Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361711v1</w:t>
+                <w:t xml:space="preserve">hal-00495266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés morphologiques et rhéologiques de mélanges ternaires PE/PA/argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,351 +12876,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode d'élaboration et de la fraction d'argile sur les propriétés morphologiques et rhéologiques de mélanges ternaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Aubry</w:t>
+                <w:t xml:space="preserve">Morphologie et propriétés rhéologiques de mélanges ternaires PE/PA/argile : influence du mode d'élaboration et de la fraction d'argile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Congrès Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495266v1</w:t>
+                <w:t xml:space="preserve">hal-03361711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et propriétés rhéologiques des mélanges PE/(PA/argile) : influence de la fraction volumique et de la structure de la phase PA/argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées des nanosciences en bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rennes, France. pp.78</w:t>
+              <w:t xml:space="preserve">XXVIIèmes journées du Groupe Français des Polymères, Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nantes, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495145v1</w:t>
+                <w:t xml:space="preserve">hal-00495143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et propriétés rhéologiques des mélanges PE/(PA/argile) : influence de la fraction volumique et de la structure de la phase PA/argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIèmes journées du Groupe Français des Polymères, Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nantes, France. pp.11</w:t>
+              <w:t xml:space="preserve">1ères journées des nanosciences en bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rennes, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495143v1</w:t>
+                <w:t xml:space="preserve">hal-00495145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13332,51 +13332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,51 +13384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
@@ -13489,90 +13489,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la microscopie électronique pour la caractérisation structurale et morphologique de mélanges de polymères immiscibles chargés de nanoparticules d’argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13879,51 +13879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos--Kauten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nocchiero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stlm.2025.100211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos-Kauten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3426285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03596067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2021044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fneich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.01.099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huitric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFC0R5N2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mederic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.08.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHMPW0LF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huitric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.12.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WJFDK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.07.031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WB7KBL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Arbaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0737-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.09.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QFXS9GK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX3FCW3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Thierry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Inceoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Ghamri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pradel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2659" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.12.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZH1WVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2525" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Inceoglu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghamri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21825" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8D6G1VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers61879.2024.10576827" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166949v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims37964.2023.10187985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04140961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Cano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gingat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Houssein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02007142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gingat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agaciak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Palessonga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Sinquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167183v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaume" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Younsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Le Goff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601204v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05164819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455551" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-05163916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397353v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos--Kauten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nocchiero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stlm.2025.100211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos-Kauten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3426285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03596067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2021044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fneich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.01.099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mederic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.08.024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHMPW0LF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huitric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFC0R5N2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.07.031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WB7KBL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Arbaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0737-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huitric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.12.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54WJFDK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.09.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QFXS9GK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX3FCW3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Thierry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Inceoglu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.12.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZH1WVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Ghamri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pradel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2659" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2525" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Inceoglu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghamri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21825" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8D6G1VH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers61879.2024.10576827" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims37964.2023.10187985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04140961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Cano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gingat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Houssein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02007142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gingat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agaciak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Palessonga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Sinquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167260v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166821v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Le Goff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Younsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455551" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05164819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495266v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361711v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495145v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-05163916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397353v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>