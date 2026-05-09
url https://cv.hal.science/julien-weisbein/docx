--- v0 (2026-04-05)
+++ v1 (2026-05-09)
@@ -66,5348 +66,5981 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance sur une ligne de crête, entre formes réticulaire et institutionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pasquier</w:t>
+                <w:t xml:space="preserve">Littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Weisbein</w:t>
+                <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532870v1</w:t>
+                <w:t xml:space="preserve">hal-05612831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littoral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Dictionnaire des politiques territoriales (2e ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907998v1</w:t>
-[...1664 lines deleted...]
-                <w:t xml:space="preserve">hal-05264840v1</w:t>
+                <w:t xml:space="preserve">hal-05000298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique ordinaire : dialogue entre science politique et anthropologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « La Fabrique de l'Anthropologie Politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'anthropologie politique, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant de la session sur le traitement judiciaire des questions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT13 (sociologie du droit et de la justice), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociabilités vues depuis la science politique. Au sujet du chapitre 5 de Béatrice Milard, Les nouvelles sociabilités, Paris, Armand Colin, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes orales et la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomie politique de la vague. Comment rendre compte en sociologie politique de la liquidité maritime ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Construire des méthodes d’enquête pour une sociologie plus-qu’humaine » du GT « Politiques de l’environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Science Politique, Jun 2024, Varen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les SHS et le solutionnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Espace des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinterroger/repenser les politiques urbaines par le confort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Courbieres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de lancement du consortium toulousain du POPSU Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque José Cabanis, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’océan : le plaidoyer et la stratégie de Surfrider Fondation Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le droit : une arme au service du vivant. Plaidoyers et contentieux stratégiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Dec 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énigme de la politisation des surfeurs. Une mise à l’épreuve empirique des grammaires de l’ordinarité politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de recherche de l’AFSP « Socialisation politique, politisation et rapport individuel au politique » (SOPORA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Condorcet, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement citoyen dans la science participative. Le cas de Surfrider Foundation Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution projet SensOcean, « S’engager dans la science participative en mobilisant des instruments low cost pour mesurer la salinité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNBI, Jun 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des ingénieurs-sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la Recherche en Ingénierie 2022, « Sciences en conscience, enjeux écologiques et de société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions et (science) politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Espace des sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Structuration des Mondes Sociaux; Université Jean Jaurès, May 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La texture matérielle du monde social, une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Espace des sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Structuration des Mondes Sociaux; Université Jean Jaurès, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaître et exploiter les environnements liquides, de l’inconnu à l’incertain (XVe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Régulations et incertitudes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Structuration des Mondes Sociaux; Université Toulouse - Jean Jaurès, May 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation des surfeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Politicizations : A Socio-Historical Approach »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison française d'Oxford, Jun 2022, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artificialisation des vagues et l’économie morale du surf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire « surf cosmose »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I3SP, Feb 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales du politique à l’épreuve de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de lancement de l’axe Terre-Mer de l’OMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Toulouse, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et discussion de la ST « Clivages épistémologiques ou éclectisme concordataire ? Les projets intellectuels de la sociologie française de l’action publique au prisme de ses espaces de publication »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe AFSP « Institutions, Action Publique, Gouvernement » - 15ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et discussion de la ST27 (« L’Etat vert à l’épreuve du bleu. Quelles réorganisations politiques pour la gouvernance des mers et des littoraux en France ? »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grenelle de l'environnement en région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Gouvernance et délibération : quelle place pour la délibération ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEAN, SPIRIT, May 2009, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise profane en situation de crise. Les surfeurs dans l'épisode de la marée noire du Prestige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Risques sanitaires et environnementaux. Approches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Ivry-sur-Seine, INRA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amont de l'européanisation. Prédispositions sociales et logiques organisationnelles dans le détour par Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société québécoise de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protester et délibérer : l'exemple des surfeurs dans la protection du littoral basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude intercentres "Protestations locales et délibération politique. Causes et conséquences de pratiques participatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrapuntal Europe. New Empirical Objects and Good Old Sociological Theories in the Study of EU Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop "Metropolitan Governance and Social Inequality", Joint Sessions of Workshops, European Consortium for Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science politique et &amp;quot;vulnérabilité&amp;quot; : un point de vue critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Vulnérabilités sociales, risques et environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise profane en situation de crise : l'exemple des surfeurs dans la marée noire du Prestige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'expertise comme objet flou : déplacements d'objets et nouvelles perspectives de recherches dans les sciences du politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches sur l’action politique en Europe (CRAPE), Mar 2008, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marée noire du Prestige au prisme des mobilisations de protestation en France et en Espagne : une crise locale à focale européenne et inversement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Saisir l'Europe par le bas : pour une sociologie localisée des phénomènes d'européanisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Groupe Europe, Jun 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la sociohistoire des idées politiques (2e ed.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Weisbein</w:t>
+                <w:t xml:space="preserve">Les mobilisations des pêcheurs basques suite à la pollution du Prestige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Saisir l'Europe par le bas : pour une sociologie localisée des phénomènes d'européanisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Groupe Europe, Jun 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...74 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rassembler la « société civile européenne ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Société civile organisée" et gouvernance européenne. Formation, recrutement et pratiques des représentants d'intérêts dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hayat</w:t>
-[...439 lines deleted...]
-                <w:t xml:space="preserve">hal-05264850v1</w:t>
+                <w:t xml:space="preserve">halshs-00186441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance sur une ligne de crête, entre formes réticulaire et institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Construire des méthodes d’enquête pour une sociologie plus-qu’humaine » du GT « Politiques de l’environnement »</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doré</w:t>
+              <w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.367-390, 2025, Classics, 978 2 275 16260 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La gouvernance territoriale sur une ligne de crête, entre formes réticulaire et institutionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Simoulin, Romain Pasquier, Julien Weisbein. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Espace des sciences sociales</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Réinterroger/repenser les politiques urbaines par le confort</w:t>
+              <w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2025, Classics, 978-2-275-16260-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Weisbein</w:t>
+                <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Courbieres</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du consortium toulousain du POPSU Transition</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Science Po, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Cohen; Bernard Lacroix; Philippe Riutort. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le droit : une arme au service du vivant. Plaidoyers et contentieux stratégiques »</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Nouveau manuel de science politique, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, p. 650-661, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaidoyer à 360 degrés de Surfrider Fondation Europe pour la protection des océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christel Cournil, Anne-Sophie Denolle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de recherche de l’AFSP « Socialisation politique, politisation et rapport individuel au politique » (SOPORA)</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, p. 251-271, 2024, 978-2-233-01084-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces naturels et agricoles entre tensions et articulations métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Escaffre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution projet SensOcean, « S’engager dans la science participative en mobilisant des instruments low cost pour mesurer la salinité »</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L’habitabilité métropolitaine en question. Recompositions résidentielles et articulations des activités agricoles en territoire toulousain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-92, 2023, Les Cahiers POPSU, 9782080291417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les centres de calcul de la nature. De l’Etat aux réseaux internationaux pour établir des prises mesurées sur l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Debril. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche en Ingénierie 2022, « Sciences en conscience, enjeux écologiques et de société »</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang; Peter Lang Verlag, p. 61-88, 2023, Ecopolis, 9782875749079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Mise en nombre et prise en compte de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire « Espace des sciences sociales »</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-23, 2023, EcoPolis, 9782875749079</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Travail de quantification et quantification au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Espace des sciences sociales »</w:t>
-[...75 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-260, 2023, EcoPolis, 9782875749079</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix des vagues. Artificialisation et monétarisation des vagues dans les mondes du surf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Debril. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Régulations et incertitudes »</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Verlag, p. 195-222, 2023, 9782875749079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques. En matière d’écologie, l’Etat peut-il autre chose que se payer de mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Berlan, Guillaume Carbou, Laure Teulières. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Politicizations : A Socio-Historical Approach »</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Greenwashing. Manuel pour dépolluer le débat public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, p. 173-182., 2022, Anthropocène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères sur le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Plassard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « surf cosmose »</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Sociologie du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Atlande, p. 23-66, 2021, 9782350306742</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand des universitaires se font confiance…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurore Gaillet; Nicoletta Perlo; Julia Schmitz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement de l’axe Terre-Mer de l’OMP</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La confiance. Un dialogue interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’IFR Mutations des normes juridiques, p. 135-139, 2019, Collection Actes de colloques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer en amont les émotions dans les dispositifs participatifs. Surfrider Foundation Europe et ses Gardiens de la Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe AFSP « Institutions, Action Publique, Gouvernement » - 15ème Congrès de l’AFSP</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La démocratie des émotions. Dispositifs participatifs et gouvernabilité des affects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, p. 193-215, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Marée noire et (sciences sociales du) politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xabier Itçaina et Julien Weisbein (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’AFSP</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Marées noires et politique. Gestion et contestations de la pollution du Prestige en France et en Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.15-35, 2011, Logiques politiques, 978-2-296-56449-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. La marée noire du Prestige comme bifurcation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xabier Itçaina et Julien Weisbein (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Gouvernance et délibération : quelle place pour la délibération ?</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Marées noires et politique. Gestion et contestations de la pollution du Prestige en France et en Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.285-288, 2011, Logiques politiques, 978-2-296-56449-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que savent les surfeurs : formes de traduction entre savoirs situés et registre expert dans le monde social du surf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Bérard; Renaud Crespin (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Risques sanitaires et environnementaux. Approches sociologiques</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Aux frontières de l'expertise : dialogues entre savoirs et pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.65-77, 2010, Res Publica, 978-2-7535-1165-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Cohen, Bernard Lacroix et Philippe Riutort (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société québécoise de science politique</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Nouveau manuel de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Découverte, pp.651-664, 2009, Grands repères, Manuels, 9782707153661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00512674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituer la &amp;quot;société civile européenne&amp;quot; : la contribution des mouvements fédéralistes. L'expérience du Forum permanent de la société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Lassalle Marine et Georgakakis Didier (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude intercentres "Protestations locales et délibération politique. Causes et conséquences de pratiques participatives"</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La nouvelle gouvernance européenne : genèses et usages politiques d'un livre blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.51-74, 2008, Sociologie politique européenne, 978-3531157979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter ou (faire) figurer le citoyen dans l’Union européenne ? Les contributions associatives à la fabrique des dispositions citoyennes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Saurugger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop "Metropolitan Governance and Social Inequality", Joint Sessions of Workshops, European Consortium for Political Research</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Les modes de représentation dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.227-247, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’espace public européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Vulnérabilités sociales, risques et environnement"</w:t>
-[...75 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L'opinion européenne 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.91-108, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.cautr.2002.01.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’européanisation des associations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Andrieu; Gilles Le Béguec; Danielle Tartakowski. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'expertise comme objet flou : déplacements d'objets et nouvelles perspectives de recherches dans les sciences du politique"</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Associations et champ politique. La loi de 1901 à l’épreuve du siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.659-670, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la sociohistoire des idées politiques (2e ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00332631v1</w:t>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck supérieur, pp.272, 2025, Ouvertures politiques, 9782807361423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marée noire du Prestige au prisme des mobilisations de protestation en France et en Espagne : une crise locale à focale européenne et inversement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La gouvernance territoriale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2025, Classics, 9782275162607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la sociohistoire des idées politiques, 2e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, 2025, Ouvertures politiques, 9782807361423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la sociohistoire des idées politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, 2020, 9782807317864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Extenso. L'Extenso, pp.332, 2013, Classics, 978-2275040073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marées noires et politique. Gestion et contestations de la pollution du Prestige en France et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296, 2011, Logiques politiques, 978-2-296-56449-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l’Union européenne. Sociétés, politique et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...228 lines deleted...]
-                <w:t xml:space="preserve">halshs-00186441v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mérand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi la décarbonation est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Edrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, n°12 - p. 49-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Benoit Giry, Sociologie des catastrophes (Paris, La Découverte, 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Edrei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.vol.33, n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle formation des futurs professionnels aux enjeux de décarbonation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, n°12 - p. 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des lendemains qui chauffent ? », Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://exploreur.univ-toulouse.fr/vers-des-lendemains-qui-chauffent.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance climatique occitane, entre climatisation de l’existant et émergence d’un nouveau modèle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Weisbein</w:t>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces naturels et agricoles dans la construction métropolitaine: une altérité entre tensions et articulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024, pp.vol.33, n°4</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Louise Edrei</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un dialogue entre urbanisme et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024, n°12 - p. 49-50</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, n°6 - p.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024, n°12 - p. 52</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique a-t-elle sa place dans le surf ? », Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, https://exploreur.univ-toulouse.fr/vers-des-lendemains-qui-chauffent.html</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et pratiques des espaces naturels en contexte métropolitain toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand surf et politique (ne) font (pas) bon ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le plan mène la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, n°5 - p. 12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020, n°6 - p.8-11</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Jérémie Lemarié, Surf. Une histoire de la glisse, de la première vague aux Beach Boys (Paris, Arkhé, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilisations autour de la citoyenneté de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.002.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5417,91 +6050,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politisations ordinaires. Nouveaux regards à contrejour sur les relations à l’ordre politique dans la sociologie politique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Sciences Po Paris, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04935473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5511,2002 +6144,2002 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’atelier de la ‘’surfonomie’’.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rac.27440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance climatique occitane, entre climatisation de l’existant et émergence d’un nouveau modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et faire le commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 119 (119), pp.9-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.119.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un agenda de recherche sur les politisations ordinaires au sein de la sociologie politique française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 119 (3), pp.147-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.119.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microscope a-t-il rouillé ? L’analyse des effets infranationaux de l’intégration européenne, quinze ans après…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (57), pp.170-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.057.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge and power in integrated coastal management. For a political anthropology of the sea combined with the sciences of the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vulnerability of inter-tropical littoral areas, 349 (6-7), pp.359-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre le littoral en croisant les expertises. Le cas des Gardiens de la côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 238-239, pp.97-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.5892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capter et (co)produire des savoirs sous contraintes : le tournant expert de Surfrider Foundation Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 111 (3), pp.93-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.111.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une anthropologie politique de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264502v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Camille Mazé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie politique de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazé Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragueneau Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariat-Roy Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération française des maisons de l'Europe (1960-2000) : la trajectoire d’un militantisme européen de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 34 (2), pp.37-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.034.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From above and from below : A Political Sociology of European Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (1), pp.93-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/cep.2010.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe à contrepoint. Objets nouveaux et classicisme théorique pour les études européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Les approches sociologiques de l'intégration européenne. Perspectives critiques, 25, pp.115-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.025.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00326434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marée noire du Prestige au prisme des mobilisations de protestations en France et en Espagne. Une crise locale a focale européenne - et inversement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, À la recherche de la politique étrangère européenne, 17, pp.196-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.017.0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoires du constitutionnalisme européen. Expertises académiques et mobilisations politiques dans la promotion d'une Constitution européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, N°60, pp.P. 353-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00191975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoires du constitutionnalisme européen. Expertises académiques et mobilisations politiques dans la promotion d'une Constitution européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60, pp.353-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe comme cause politique proche ? Contestation et promotion de l'intégration communautaire dans l'espace local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.84-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe au microscope du local. Manifeste pour une sociologie politique de l'intégration communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, p. 5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociogenèse de la &amp;quot; société civile européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10, pp.Page 125-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.010.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de la sociologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n° 36 (2), pp.157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/9371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lobbying associatif à Bruxelles entre mobilisations unitaires et sectorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9 (1), pp.79-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.091.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le militant et l'expert : les associations civiques face au système politique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, n° 4 (3), pp.105-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.004.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la citoyenneté européenne ? Les contributions associatives à l'Europe politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Action collective, représentation des intérêts et intégration européenne, 12, pp.55-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7516,223 +8149,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11 : Gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques; Edition RECO – Réseau d’expertise sur les changements climatiques en Occitanie. 2021, pp.220-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119507v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-05000298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7879,51 +8411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2002.01.0091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=34733" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rivoal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332609v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Edrei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisben" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.002.0111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04935473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025803v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0147" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0170" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5892" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#233; Camille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragueneau Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariat-Roy Emilie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.025.0115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.017.0196" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cohen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704871v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.010.0125" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.091.0079" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.004.0105" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612893v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rivoal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2002.01.0091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=34733" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Edrei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisben" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.002.0111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04935473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27440" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0147" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0170" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264707v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5892" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maz&#233; Camille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragueneau Olivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariat-Roy Emilie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264747v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.025.0115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.017.0196" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006706v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.010.0125" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9371" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264795v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.091.0079" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.004.0105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>