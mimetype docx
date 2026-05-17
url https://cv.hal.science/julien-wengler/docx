--- v0 (2026-04-12)
+++ v1 (2026-05-17)
@@ -1813,224 +1813,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentation on the Model toolbox with guidelines and training tutorials for supporting the national model runs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on the assessment of the European potential SOCsequestration, and assessment of areas where SOC losses should be prevented in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Wengler</w:t>
+                <w:t xml:space="preserve">Manuel P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088319v1</w:t>
+                <w:t xml:space="preserve">hal-05088338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the assessment of the European potential SOCsequestration, and assessment of areas where SOC losses should be prevented in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documentation on the Model toolbox with guidelines and training tutorials for supporting the national model runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel P Martin</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05088338v1</w:t>
+                <w:t xml:space="preserve">hal-05088319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2106,51 +2106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F6C2E14"/>
+    <w:nsid w:val="176AE80A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2337,51 +2337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-wengler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6247-6694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lepoetre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Al Ayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-020-10140-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00122G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viljas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ognier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tatoulian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02072803v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-wengler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6247-6694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lepoetre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Al Ayoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-020-10140-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00122G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Danneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viljas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottenot Lionel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saby Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoste Marine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ognier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tatoulian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02072803v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>