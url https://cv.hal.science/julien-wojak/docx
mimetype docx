--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -66,3337 +66,3829 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Photo-Acoustic Imaging based on data normalisation : application to the reconstruction of the opto-mechanical properties of the intervertebral disc</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of graph construction methods for individual brain metabolic network from FDG-PET images: an ADNI study in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Capart</w:t>
+                <w:t xml:space="preserve">Pham Minh Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Allais</w:t>
+                <w:t xml:space="preserve">Tatiana Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela Da Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyen Linh Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), pp.1139-1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0b76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-025-07462-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284365v1</w:t>
+                <w:t xml:space="preserve">hal-05573666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Separable Pyramid Network for AD Prediction at MCI Stage by 18 F-FDG Brain PET Imaging</w:t>
+                <w:t xml:space="preserve">Quantitative Photo-Acoustic Imaging based on data normalisation : application to the reconstruction of the opto-mechanical properties of the intervertebral disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxi Pan</w:t>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong-Le Phan</w:t>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Adel</w:t>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fossati</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3022591⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0b76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627176v1</w:t>
+                <w:t xml:space="preserve">hal-05284365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-View Separable Pyramid Network for AD Prediction at MCI Stage by 18 F-FDG Brain PET Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Le Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (1), pp.81-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3022591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3022591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280369v1</w:t>
+                <w:t xml:space="preserve">hal-03627176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman histology: one to one comparison with standard hematoxylin and eosin staining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-View Separable Pyramid Network for AD Prediction at MCI Stage by 18 F-FDG Brain PET Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Le Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Sarri</w:t>
+                <w:t xml:space="preserve">Caroline Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Poizat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Franchi</w:t>
+                <w:t xml:space="preserve">Thierry Gaidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.10.005378⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3022591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302729v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronal Mass Ejections over Solar Cycles 23 and 24</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulated Raman histology: one to one comparison with standard hematoxylin and eosin staining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamy</w:t>
+                <w:t xml:space="preserve">Flora Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Floyd</w:t>
+                <w:t xml:space="preserve">Sandro Heuke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boclet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gilardy</w:t>
+                <w:t xml:space="preserve">Florence Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0605-y⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.5378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.10.005378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02182990v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaël Canonge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emma Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.10052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-46489-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Alfvén Wave Solar Atmosphere Model (AWSoM) with Observations from the Low Corona to 1 au</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coronal Mass Ejections over Solar Cycles 23 and 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Floyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishtha Sachdeva</w:t>
+                <w:t xml:space="preserve">B. Boclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart van Der Holst</w:t>
+                <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ward B. Manchester</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuxi Chen</w:t>
+                <w:t xml:space="preserve">Hugo Gilardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4f5e⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (5), pp.art. 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0605-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02438877v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02182990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale spatial gradient features for 18F-FDG PET image-guided diagnosis of Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">Validation of the Alfvén Wave Solar Atmosphere Model (AWSoM) with Observations from the Low Corona to 1 au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishtha Sachdeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart van Der Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward B. Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2019.105027⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 887 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4f5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479688v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02438877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic behaviour of coronal mass ejections, eruptive events, and solar activity proxies during solar cycles 23 and 24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Barlyaeva</w:t>
+                <w:t xml:space="preserve">Multiscale spatial gradient features for 18F-FDG PET image-guided diagnosis of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 177 (October), pp.12 - 28. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.105027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jastp.2018.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2019.105027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01879063v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Surge of the White‐Light Corona at the Onset of the Declining Phase of Solar Cycle 24</w:t>
+                <w:t xml:space="preserve">Periodic behaviour of coronal mass ejections, eruptive events, and solar activity proxies during solar cycles 23 and 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lamy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Wojak</w:t>
+                <w:t xml:space="preserve">Tatiana Barlyaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vibert</w:t>
+                <w:t xml:space="preserve">Brice Boclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11207-017-1089-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (October), pp.12 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jastp.2018.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678403v1</w:t>
+                <w:t xml:space="preserve">insu-01879063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anomalous Surge of the White‐Light Corona at the Onset of the Declining Phase of Solar Cycle 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11207-017-1089-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time-dependent tomographic reconstruction of the solar corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Frazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.144-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ascom.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and SWIR Continuous Wave Diffuse Optical Tomography from a Wearable Device Setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photoacoustic Imaging for Opto-Mechanical Characterization of the Intervertebral Disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tanja Tarvainen, Anabela Da Silva, Mar 2026, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194754v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194785v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic Simulated Database for Near-Infrared FDOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Josserand</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194772v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-Mechanical Characterization of the Intervertebral Disc Using Photoacoustic Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194734v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">NIR and SWIR Continuous Wave Diffuse Optical Tomography from a Wearable Device Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 (Translational, Microscopy, OCT, OTS, BRAIN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Germany), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675338v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the internal composition of the intervertebral disc with photoacoustic imaging: a numerical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 European conferences on biomedical optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Münich, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178941v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of intervertebral disks viability with quantitative photoacoustic tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Opto-Mechanical Characterization of the Intervertebral Disc Using Photoacoustic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonics Congress: Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758492v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉTERMINATION DE LA VIABILITÉ DU DISQUE INTERVERTÉBRAL PAR IMAGERIE PHOTOACOUSTIQUE QUANTITATIVE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 (Translational, Microscopy, OCT, OTS, BRAIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, Florida, United States. pp.OTu3D.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OTS.2024.OTu3D.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758453v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-accelerated polarization-sensitive Monte Carlo simulations for Diﬀuse Optical Tomography with polarized light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessing the internal composition of the intervertebral disc with photoacoustic imaging: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 European conferences on biomedical optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Münich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951643v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of intervertebral disks viability with quantitative photoacoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophotonics Congress: Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Fort Lauderdale, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2022.JM3A.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473755v1</w:t>
+                <w:t xml:space="preserve">hal-03758492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and Second Order Gradients for Alzheimer's Disease Diagnosis</w:t>
+                <w:t xml:space="preserve">DÉTERMINATION DE LA VIABILITÉ DU DISQUE INTERVERTÉBRAL PAR IMAGERIE PHOTOACOUSTIQUE QUANTITATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxi Pan</w:t>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Ghiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Adel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 5th International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475891v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diﬀuse Optical Tomography with polarized light: a GPU-accelerated polarization-sensitive Monte Carlo simulations for eﬃcient Sensitivity Kernel computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">GPU-accelerated polarization-sensitive Monte Carlo simulations for Diﬀuse Optical Tomography with polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oulhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2526939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376876v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Shape Constraint via Legendre Moments in a Variational Framework for Cardiac Segmentation on non-Contrast CT Images</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France. pp.209-214</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508666v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Variational Segmentation of CT-PET Data for Tumoral Lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Wojak</w:t>
+                <w:t xml:space="preserve">Diﬀuse Optical Tomography with polarized light: a GPU-accelerated polarization-sensitive Monte Carlo simulations for eﬃcient Sensitivity Kernel computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oulhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa D. Angelini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands Antilles. pp.217-220</w:t>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479594v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First and Second Order Gradients for Alzheimer's Disease Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 5th International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France. pp.95-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFSP48124.2019.8938031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing Shape Constraint via Legendre Moments in a Variational Framework for Cardiac Segmentation on non-Contrast CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa D. Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VISAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France. pp.209-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint Variational Segmentation of CT-PET Data for Tumoral Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa D. Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands Antilles. pp.217-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Segmentation multimodale de tumeurs pulmonaires et de ganglions lymphatiques par une méthode variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa D. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Caen, France. pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3406,111 +3898,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Coronal 3D Electron Density from Tomographic Reconstruction to In-situ Measurements from Parker Solar Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SH15C-1495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03919369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3520,163 +4012,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s Disease Computer-Aided Diagnosis on Positron Emission Tomography Brain Images Using Image Processing Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Garali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedical Signal and Image Processing [Working Title]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.86114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3686,261 +4178,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi André</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3950,114 +4442,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images multi-modales TEP-TDM du thorax. Application à l'oncologie : segmentation de tumeurs, d'organes à risque et suivi longitudinal pour la radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00567100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4204,51 +4696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Pan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Le Phan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3022591" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Floyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boclet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilardy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0605-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Canonge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46489-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishtha Sachdeva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Holst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward B. Manchester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor T&#243;th" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f5e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01879063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boclet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Toth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.05.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-017-1089-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Frazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2016.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP48124.2019.8938031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00508666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03919369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00567100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Tuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07462-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Pan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Le Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3022591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Canonge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46489-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Floyd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boclet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilardy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0605-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishtha Sachdeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Holst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward B. Manchester" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor T&#243;th" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f5e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01879063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Toth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.05.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-017-1089-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Frazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2016.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP48124.2019.8938031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00508666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03919369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86114" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00567100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>