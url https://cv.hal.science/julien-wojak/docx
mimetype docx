--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coronal Mass Ejections over Solar Cycles 23 and 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaël Canonge</w:t>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Audier</w:t>
+                <w:t xml:space="preserve">Olivier Floyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">B. Boclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46489-x⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (5), pp.art. 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0605-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266919v1</w:t>
+                <w:t xml:space="preserve">insu-02182990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronal Mass Ejections over Solar Cycles 23 and 24</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Floyd</w:t>
+                <w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boclet</w:t>
+                <w:t xml:space="preserve">Rafaël Canonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wojak</w:t>
+                <w:t xml:space="preserve">Xavier Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gilardy</w:t>
+                <w:t xml:space="preserve">Emma Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 215 (5), pp.art. 39. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.10052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0605-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46489-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02182990v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Alfvén Wave Solar Atmosphere Model (AWSoM) with Observations from the Low Corona to 1 au</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Barlyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,64 +1451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Surge of the White‐Light Corona at the Onset of the Declining Phase of Solar Cycle 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Frazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.144-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1819,320 +1819,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
+                <w:t xml:space="preserve">Realistic Simulated Database for Near-Infrared FDOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dorval</w:t>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi André</w:t>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Kuopio, France</w:t>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573048v1</w:t>
+                <w:t xml:space="preserve">hal-05572659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Simulated Database for Near-Infrared FDOT</w:t>
+                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henry</w:t>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Josserand</w:t>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572659v1</w:t>
+                <w:t xml:space="preserve">hal-05573048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,103 +2325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
@@ -3589,247 +3589,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Shape Constraint via Legendre Moments in a Variational Framework for Cardiac Segmentation on non-Contrast CT Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Joint Variational Segmentation of CT-PET Data for Tumoral Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa D. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France. pp.209-214</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands Antilles. pp.217-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508666v1</w:t>
+                <w:t xml:space="preserve">hal-00479594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Variational Segmentation of CT-PET Data for Tumoral Lesions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Introducing Shape Constraint via Legendre Moments in a Variational Framework for Cardiac Segmentation on non-Contrast CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa D. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands Antilles. pp.217-220</w:t>
+              <w:t xml:space="preserve">VISAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France. pp.209-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479594v1</w:t>
+                <w:t xml:space="preserve">hal-00508666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multimodale de tumeurs pulmonaires et de ganglions lymphatiques par une méthode variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa D. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,51 +3925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Coronal 3D Electron Density from Tomographic Reconstruction to In-situ Measurements from Parker Solar Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SH15C-1495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4192,103 +4192,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4696,51 +4696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Tuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07462-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Pan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Le Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3022591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Canonge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46489-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Floyd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boclet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilardy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0605-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishtha Sachdeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Holst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward B. Manchester" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor T&#243;th" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f5e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01879063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Toth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.05.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-017-1089-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Frazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2016.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP48124.2019.8938031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00508666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03919369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86114" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00567100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Tuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07462-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Pan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Le Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3022591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Floyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boclet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0605-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Canonge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46489-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishtha Sachdeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Holst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward B. Manchester" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor T&#243;th" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f5e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01879063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Toth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.05.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-017-1089-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Frazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2016.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP48124.2019.8938031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00508666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03919369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86114" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00567100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>