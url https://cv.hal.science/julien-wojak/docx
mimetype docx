--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of graph construction methods for individual brain metabolic network from FDG-PET images: an ADNI study in healthy subjects</w:t>
+                <w:t xml:space="preserve">Quantitative Photo-Acoustic Imaging based on data normalisation : application to the reconstruction of the opto-mechanical properties of the intervertebral disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Minh Tuan</w:t>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Horowitz</w:t>
+                <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Adel</w:t>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Linh Trung</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (2), pp.1139-1154. </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-025-07462-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0b76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573666v1</w:t>
+                <w:t xml:space="preserve">hal-05284365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Photo-Acoustic Imaging based on data normalisation : application to the reconstruction of the opto-mechanical properties of the intervertebral disc</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of graph construction methods for individual brain metabolic network from FDG-PET images: an ADNI study in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Capart</w:t>
+                <w:t xml:space="preserve">Pham Minh Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Allais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tatiana Horowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela Da Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyen Linh Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), pp.1139-1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0b76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-025-07462-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284365v1</w:t>
+                <w:t xml:space="preserve">hal-05573666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-View Separable Pyramid Network for AD Prediction at MCI Stage by 18 F-FDG Brain PET Imaging</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Le Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -474,51 +474,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2020.3022591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627176v1</w:t>
+                <w:t xml:space="preserve">hal-03280369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-View Separable Pyramid Network for AD Prediction at MCI Stage by 18 F-FDG Brain PET Imaging</w:t>
               </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Le Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,777 +608,777 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2020.3022591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280369v1</w:t>
+                <w:t xml:space="preserve">hal-03627176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman histology: one to one comparison with standard hematoxylin and eosin staining</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiscale spatial gradient features for 18F-FDG PET image-guided diagnosis of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.10.005378⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.105027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2019.105027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302729v1</w:t>
+                <w:t xml:space="preserve">hal-02479688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronal Mass Ejections over Solar Cycles 23 and 24</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gilardy</w:t>
+                <w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0605-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.10052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46489-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02182990v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">Coronal Mass Ejections over Solar Cycles 23 and 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Floyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46489-x⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (5), pp.art. 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0605-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266919v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02182990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Alfvén Wave Solar Atmosphere Model (AWSoM) with Observations from the Low Corona to 1 au</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuxi Chen</w:t>
+                <w:t xml:space="preserve">Stimulated Raman histology: one to one comparison with standard hematoxylin and eosin staining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Heuke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4f5e⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.5378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.10.005378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02438877v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale spatial gradient features for 18F-FDG PET image-guided diagnosis of Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">Validation of the Alfvén Wave Solar Atmosphere Model (AWSoM) with Observations from the Low Corona to 1 au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishtha Sachdeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart van Der Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward B. Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180, pp.105027. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 887 (1), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2019.105027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4f5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479688v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02438877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic behaviour of coronal mass ejections, eruptive events, and solar activity proxies during solar cycles 23 and 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Barlyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,64 +1451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Surge of the White‐Light Corona at the Onset of the Declining Phase of Solar Cycle 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Frazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.144-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,842 +1711,842 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic Imaging for Opto-Mechanical Characterization of the Intervertebral Disc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Realistic Simulated Database for Near-Infrared FDOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tanja Tarvainen, Anabela Da Silva, Mar 2026, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569723v1</w:t>
+                <w:t xml:space="preserve">hal-05572659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Simulated Database for Near-Infrared FDOT</w:t>
+                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Josserand</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572659v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+                <w:t xml:space="preserve">Photoacoustic Imaging for Opto-Mechanical Characterization of the Intervertebral Disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wojak</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Kuopio, France</w:t>
+              <w:t xml:space="preserve">, Tanja Tarvainen, Anabela Da Silva, Mar 2026, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573048v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">NIR and SWIR Continuous Wave Diffuse Optical Tomography from a Wearable Device Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Josserand</w:t>
+                <w:t xml:space="preserve">Sydur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194772v1</w:t>
+                <w:t xml:space="preserve">hal-05194754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and SWIR Continuous Wave Diffuse Optical Tomography from a Wearable Device Setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ettori</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Germany), Germany</w:t>
+              <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194754v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi André</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194785v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-Mechanical Characterization of the Intervertebral Disc Using Photoacoustic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wojak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,103 +2571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wojak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 (Translational, Microscopy, OCT, OTS, BRAIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, Florida, United States. pp.OTu3D.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2701,90 +2701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the internal composition of the intervertebral disc with photoacoustic imaging: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2822,90 +2822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of intervertebral disks viability with quantitative photoacoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2952,103 +2952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉTERMINATION DE LA VIABILITÉ DU DISQUE INTERVERTÉBRAL PAR IMAGERIE PHOTOACOUSTIQUE QUANTITATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Ghiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
@@ -3090,51 +3090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU-accelerated polarization-sensitive Monte Carlo simulations for Diﬀuse Optical Tomography with polarized light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oulhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,90 +3224,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
@@ -3330,316 +3330,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diﬀuse Optical Tomography with polarized light: a GPU-accelerated polarization-sensitive Monte Carlo simulations for eﬃcient Sensitivity Kernel computation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First and Second Order Gradients for Alzheimer's Disease Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 5th International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France. pp.95-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFSP48124.2019.8938031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376876v1</w:t>
+                <w:t xml:space="preserve">hal-02475891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and Second Order Gradients for Alzheimer's Disease Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxi Pan</w:t>
+                <w:t xml:space="preserve">Diﬀuse Optical Tomography with polarized light: a GPU-accelerated polarization-sensitive Monte Carlo simulations for eﬃcient Sensitivity Kernel computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oulhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Adel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 5th International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICFSP48124.2019.8938031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02475891v1</w:t>
+                <w:t xml:space="preserve">hal-02376876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Variational Segmentation of CT-PET Data for Tumoral Lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa D. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,51 +3690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Shape Constraint via Legendre Moments in a Variational Framework for Cardiac Segmentation on non-Contrast CT Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa D. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3785,51 +3785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multimodale de tumeurs pulmonaires et de ganglions lymphatiques par une méthode variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa D. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,64 +3912,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Coronal 3D Electron Density from Tomographic Reconstruction to In-situ Measurements from Parker Solar Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SH15C-1495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4026,51 +4026,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s Disease Computer-Aided Diagnosis on Positron Emission Tomography Brain Images Using Image Processing Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Garali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,103 +4192,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4310,103 +4310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wojak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4456,51 +4456,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images multi-modales TEP-TDM du thorax. Application à l'oncologie : segmentation de tumeurs, d'organes à risque et suivi longitudinal pour la radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4696,51 +4696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Tuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07462-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Pan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Le Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3022591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Floyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boclet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0605-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Canonge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46489-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishtha Sachdeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Holst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward B. Manchester" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor T&#243;th" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f5e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01879063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Toth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.05.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-017-1089-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Frazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2016.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP48124.2019.8938031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00508666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03919369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86114" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00567100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Tuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07462-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Pan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Le Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaidon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3022591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Canonge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46489-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Floyd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boclet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wojak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0605-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005378" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishtha Sachdeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Holst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward B. Manchester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor T&#243;th" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4f5e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01879063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Toth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2018.05.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-017-1089-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Frazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2016.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP48124.2019.8938031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00508666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03919369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86114" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00567100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>