--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -696,187 +696,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Etats-Unis et l'effondrement du Haut-Karabagh arménien (2020-2023). Chroniques et évaluation d'un engagement limité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orients Stratégiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.167-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance internationale du génocide des Arméniens. Histoire, enjeux, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adjemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La guerre du Rif : histoire connectée, mémoires divergentes (1921-2021), 158 (2), pp.149-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vin.158.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787463v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04787157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (difficile) reconnaissance du génocide arménien par les États-Unis et l’équilibre entre les pouvoirs exécutif et législatif à Washington</w:t>
               </w:r>
@@ -934,196 +934,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Arméno-Américains, les élus américains, et la mobilisation pour la reconnaissance du génocide arménien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 193 (3), pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.193.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Mémoire(s), politique et sociétés dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, États et sociétés des Amériques face aux blessures de l’histoire. Des politiques nationales aux réponses locales., 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.11644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.11644⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04381530v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04231914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les États-Unis et le concept de génocide. Esquisse d’une relation difficile.</w:t>
               </w:r>
@@ -1704,1107 +1704,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dossier du nucléaire iranien et la question du rapprochement États-Unis – Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.31-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedingt engagiert Die USA im Südkaukasus » (« L’engagement limité des États-Unis au Sud Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osteuropa. Zeitschrift für Gegenwartsfragen des Ostens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.459-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier du nucléaire iranien et la question du rapprochement États-Unis – Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.31-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“U.S. Foreign Policy in the 1990s and 2000s, and the Case of the South Caucasus (Armenia, Azerbaijan, Georgia)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.13-6793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.11135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias américains et la (non-)reconnaissance du génocide des Arméniens aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’études américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.142.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance des États-Unis. Du local au global, approche géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.S. Foreign Policy in the 1990s and 2000s, and the Case of the South Caucasus (Armenia, Azerbaijan, Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedingt engagiert Die USA im Südkaukasus » (« L’engagement limité des États-Unis au Sud Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osteuropa. Zeitschrift für Gegenwartsfragen des Ostens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.459-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le lobby arménien aux États-Unis. L’enjeu de la reconnaissance du génocide »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.9-6793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance des États-Unis. Du local au global, approche géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le lobby arménien aux États-Unis. L’enjeu de la reconnaissance du génocide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.9-6793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.S. Foreign Policy in the 1990s and 2000s, and the Case of the South Caucasus (Armenia, Azerbaijan, Georgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dossier du nucléaire iranien et la question du rapprochement États-Unis – Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26, pp.31-47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polam.026.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bedingt engagiert Die USA im Südkaukasus » (« L’engagement limité des États-Unis au Sud Caucase</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias américains et la (non-)reconnaissance du génocide des Arméniens aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteuropa. Zeitschrift für Gegenwartsfragen des Ostens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’études américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.142.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dossier du nucléaire iranien et la question du rapprochement États-Unis – Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26, pp.31-47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polam.026.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...587 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590309v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03590297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Armenian-American Lobby and its Impact on U.S. Foreign Policy</w:t>
               </w:r>
@@ -3404,204 +3404,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expliquer un demi-siècle de tergiversation. Les États-Unis et la non-reconnaissance du génocide arménien, des années 1970 à 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zarifian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Rouquet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de massacres du 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-202, 2024, Histoire, 978-2-7535-9689-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kk9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Arméniens-Américains et la patrimonialisation du génocide arménien aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouche Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Mahéo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités au musée, réflexions franco-américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.35-48, 2024, Musées-Mondes, 978-2-11-157927-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ldf.maheo.2024.01.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ldf.maheo.2024.01.0035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04787161v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04787159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage du président Obama en Turquie d’avril 2009 : Succès et limites d’une étonnante (quasi) première visite officielle à l’étranger</w:t>
               </w:r>
@@ -3933,52 +3933,59 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Gzoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">10 (2), pp.143, 2025, Law, Activism and the International Recognition of the Armenian Genocide</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Armenian Genocide Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10 (2), pp.143, 2025, Law, Activism and the International Recognition of the Armenian Genocide</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4051,51 +4058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États et sociétés des Amériques face aux blessures de l’histoire. Des politiques nationales aux réponses locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zarifian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4475,51 +4482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-politique-americaine.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/eac/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603436v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarifian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/the-united-states-and-the-armenian-genocide/9781978837928/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36019/9781978837959" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/anciennes-parutions/choc-d'empires-%3F" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etats_unis_au_sud_caucase_post_sovietique_armenie_azerbaidjian_georgie_julien_zarifian-9782296991187-37272.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.044.0215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Gzoyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51442/ijags.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.158.0149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11644" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/AdAmericam.22.2021.22.07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.211.0119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Moigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.152.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.142.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.026.0031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12115-014-9816-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.149.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Der Sarkissian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kk9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11633" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02470529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-politique-americaine.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/eac/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603436v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zarifian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rutgersuniversitypress.org/the-united-states-and-the-armenian-genocide/9781978837928/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36019/9781978837959" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/anciennes-parutions/choc-d'empires-%3F" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etats_unis_au_sud_caucase_post_sovietique_armenie_azerbaidjian_georgie_julien_zarifian-9782296991187-37272.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.044.0215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Gzoyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51442/ijags.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.158.0149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/AdAmericam.22.2021.22.07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.211.0119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Moigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.152.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.142.0055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.026.0031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12115-014-9816-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.149.0053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03590308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kk9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Der Sarkissian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11633" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02470529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pernot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>