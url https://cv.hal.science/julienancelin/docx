--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2112,51 +2112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F046C337"/>
+    <w:nsid w:val="FDF9E2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>