--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -143,74 +143,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">190816691</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bmTQvLcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000139964067</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">JGD-2593-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -245,1042 +266,1042 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-Propos Le phénomène d'instrumentalisation du droit : quelques remarques à l'aune de l'étude de l'ordre juridique international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, L'instrumentalisation du droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exportations d’armements de la France à destination de l’Arabie saoudite : de la soumission au droit à la violation du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 17 (3), pp.59-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.017.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du droit contre la guerre à la guerre contre le droit : le lawfare, entre négation et critique du droit international</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers une théorie du lawfare ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 85 (1), pp.17-38. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, N° 85 (1), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.085.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.085.0017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03909661v1</w:t>
+                <w:t xml:space="preserve">hal-03909658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorie du lawfare ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Du droit contre la guerre à la guerre contre le droit : le lawfare, entre négation et critique du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 85 (1), pp.5-15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, N° 85 (1), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.085.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.085.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03909658v1</w:t>
+                <w:t xml:space="preserve">hal-03909661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proposition de digital market act : rétablir la concurrence pour préserver la souveraineté numérique de l'Union ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03369304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération de Russie pratique-t-elle le lawfare ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.511-522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2021.01.0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La position française face à l’autonomie des moyens de combat : entre détermination et ambiguïté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65 (1), pp.764-783. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afdi.2019.5337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de non-refoulement et l’Union européenne à l’épreuve de la crise syrienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La sécurité collective au révélateur de l'arme chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (122), pp.571-597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1055690ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03910079v1</w:t>
+                <w:t xml:space="preserve">hal-03910078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité collective au révélateur de l'arme chimique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le principe de non-refoulement et l’Union européenne à l’épreuve de la crise syrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (2), pp.355-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1055690ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910078v1</w:t>
+                <w:t xml:space="preserve">hal-03910079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’armes létaux autonomes (SALA) : Enjeux juridiques de l’émergence d’un moyen de combat déshumanisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.2543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour internationale de justice face à la situation en Ukraine : la quête de l’équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (1), pp.177-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afdi.2017.5370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne et les biens à double usage : La politique commerciale commune à l’aune de la sécurité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.3290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la théorie des ‘mains propres’. Observations sur la sentence arbitrale Yukos de la Cour permanente d’arbitrage du 18 juillet 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (1), pp.831-856. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afdi.2015.4964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1290,192 +1311,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement blâmable de l'investisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pénalisation du droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stategic uses of international and European law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Millet-Devalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editoriale Scientifica. , 410 p., 2026, THE SEARCH FOR LAW IN THE INTERNATIONAL COMMUNITY, Maurizio Arcari; Enrico Milano; Attila Tanzi, 9791223505601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la prolifération des armes légères et de petit calibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant. 84, 2017, Collection de droit international, 978-2-8027-5863-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1485,102 +1581,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit international face aux traumatismes subis par les enfants soldats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Les études hospitalières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Michel Bélanger - Modernité du droit de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-84874-723-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1590,104 +1686,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arme du froid : le droit international autorise-t-il l’attaque des installations énergétiques ukrainiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1697,104 +1793,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attaques russes contre les installations énergétiques ukrainiennes sont-elles licites au regard du droit international humanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1804,100 +1900,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la prolifération des armes légères et de petit calibre en droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Bordeaux, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BORD0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01249612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1907,144 +2003,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce que l'arms control ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Belalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2112,51 +2208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDF9E2B3"/>
+    <w:nsid w:val="A873A956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2343,51 +2439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienancelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9262-0818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130208531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190816691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139964067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JGD-2593-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348470v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.017.0059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.085.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.085.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0511" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2019.5337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055690ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2017.5370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2015.4964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Belalia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienancelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9262-0818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130208531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190816691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bmTQvLcAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139964067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JGD-2593-2023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348470v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.017.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.085.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.085.0017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2019.5337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055690ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2017.5370" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2015.4964" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millet-Devalle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Belalia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>