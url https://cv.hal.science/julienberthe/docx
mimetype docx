--- v0 (2026-03-13)
+++ v1 (2026-04-16)
@@ -632,51 +632,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02953950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -791,168 +791,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur les vieilles forêts de la Montagne de Reims (restitution)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bourgoin</w:t>
+                <w:t xml:space="preserve">Les pierres à bâtir à Reims au tournant du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion LiDAR Forêt d'Exception Montagne de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONF; PNR MR, Nov 2025, Pourcy, France</w:t>
+              <w:t xml:space="preserve">1226 : Saint Louis, Reims et le sacre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICP. UR RCS Religion, Culture et Société, Mar 2026, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527290v1</w:t>
+                <w:t xml:space="preserve">hal-05555626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LiDAR et la ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; autour de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -994,273 +951,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public à la Société d'agriculture, commerce, sciences et arts du département de la Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SACSAM, Mar 2025, Châlons-en -Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et indices anthropiques : L'imagerie Lidar appliquée à la gestion des zones polluées en restes explosifs de guerre</w:t>
+                <w:t xml:space="preserve">Etude sur les vieilles forêts de la Montagne de Reims (restitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre OSCE franco-ukrainienne de déminage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de déminage de Colmar, Jul 2025, Colmar, France</w:t>
+              <w:t xml:space="preserve">Réunion LiDAR Forêt d'Exception Montagne de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF; PNR MR, Nov 2025, Pourcy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527363v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Polémoformes et indices anthropiques : L'imagerie Lidar appliquée à la gestion des zones polluées en restes explosifs de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Rencontre OSCE franco-ukrainienne de déminage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de déminage de Colmar, Jul 2025, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703259v1</w:t>
+                <w:t xml:space="preserve">hal-05527363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
               </w:r>
@@ -1365,1676 +1326,1676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches archéogéomorphologique (Lidar, SIG) et géopatrimoniale des polémoformes Séré de Rivières de la ceinture de Reims (Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527353v1</w:t>
+                <w:t xml:space="preserve">hal-04703259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Approches archéogéomorphologique (Lidar, SIG) et géopatrimoniale des polémoformes Séré de Rivières de la ceinture de Reims (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS – INRAe – BRGM, Oct 2024, Le Mée-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750263v1</w:t>
+                <w:t xml:space="preserve">hal-05527353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique des polémo-structures défensives « Séré de Rivières » - Exemple de la ceinture fortifié de Reims (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+                <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée doctorale d’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS – INRAe – BRGM, Oct 2024, Le Mée-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441334v1</w:t>
+                <w:t xml:space="preserve">hal-04750263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+                <w:t xml:space="preserve">Défense, guerre et patrimoine : les forts « Séré de Rivières » dans le paysage rémois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire « Villes et sciences sociales » - 17ème année : Villes en guerre Journée jeune recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441494v1</w:t>
+                <w:t xml:space="preserve">hal-04441311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+                <w:t xml:space="preserve">Empreinte morphologique des polémo-structures défensives « Séré de Rivières » - Exemple de la ceinture fortifié de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
+              <w:t xml:space="preserve">18ème journée doctorale d’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219250v1</w:t>
+                <w:t xml:space="preserve">hal-04441334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défense, guerre et patrimoine : les forts « Séré de Rivières » dans le paysage rémois</w:t>
+                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire « Villes et sciences sociales » - 17ème année : Villes en guerre Journée jeune recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441311v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255528v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441126v1</w:t>
+                <w:t xml:space="preserve">hal-04255528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441373v1</w:t>
+                <w:t xml:space="preserve">hal-04441126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
+              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320125v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687388v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687375v1</w:t>
+                <w:t xml:space="preserve">hal-03687388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687404v1</w:t>
+                <w:t xml:space="preserve">hal-03687375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891294v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,1208 +3027,1329 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fort de type « Séré de Rivières » - Approches géomorphologiques des polémo-paysages (SIG, LiDAR, archives militaires) – Exemple de la ceinture fortifiée de Reims (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03708718v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fort de type « Séré de Rivières » - Approches géomorphologiques des polémo-paysages (SIG, LiDAR, archives militaires) – Exemple de la ceinture fortifiée de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687393v1</w:t>
+                <w:t xml:space="preserve">halshs-03708718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827480v1</w:t>
+                <w:t xml:space="preserve">hal-03687393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03708728v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882036v1</w:t>
+                <w:t xml:space="preserve">halshs-03708728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574226v1</w:t>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634031v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361805v1</w:t>
+                <w:t xml:space="preserve">hal-03634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273252v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Drone impact on human beings : Experimental investigation with sUAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ASIDIC - Aerospace Structural Impact Dynamics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4277,65 +4359,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,87 +4462,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,212 +4587,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches anthropogéomorphologique et cindynique (LiDAR, SIG) des terrains artificiels de guerre français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,87 +4837,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,73 +4962,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels géomatériaux pour la construction de la ceinture fortifiée « Séré de Rivières » de Reims ? Exemple du fort de Nogent-l’Abbesse (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5001,73 +5083,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5126,484 +5208,484 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the water productivity of cereal crops in arid environments: example in the El Outaya plain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISADAE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, REIMS, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886615v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Evaluation of the water productivity of cereal crops in arid environments: example in the El Outaya plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taki Eddine Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Hafida Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+              <w:t xml:space="preserve">ISADAE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622588v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,73 +5704,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When yesterday's war generates life today: example of the ecological and territorial resilience of polemoforms in Reims sector (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5717,100 +5799,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transdisciplinary research for a healthy planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pettelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,113 +5924,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,297 +6049,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; de Reims entre désaffection et reconversion - Apport de l'analyse spatiale sous SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6267,51 +6349,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Journées des Jeunes Géomorphologues 2024 à ReimsProceedings of the 2024 Young Geomorphologists Days (Reims, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6333,387 +6415,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13whg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (6), pp.191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15060191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Séré de Rivières” type fort: geomorphological approaches to polemolandscapes (GIS, LiDAR, military archives). Example of the fortified belt of Reims (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6745,92 +6827,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (3), pp.153-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/w1v4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosystèmes anthropiques de la Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6846,337 +6928,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéo.doct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geoheritage perspective on &amp;quot;Séré de Rivières&amp;quot; fortifications: LiDAR contributions to the assessment of war landform erasure in the Reims fortified belt (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (4), pp.269-295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13t2i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of heavy metal contamination at Chekfa aggregate quarry (Jijel, North‐East Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Foughalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Kessasra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounyazad Benabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Khemissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Quality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tqem.22136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7225,132 +7307,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,73 +7451,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7477,51 +7559,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7531,114 +7613,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du LIDAR aéroporté à la compréhension des hydrosystèmes - Exemple de la Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de reims Champagne-Ardenne, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04491099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7785,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02953950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344606v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taki Eddine Seddik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Hafida Boukhalfa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02953950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05555626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344606v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taki Eddine Seddik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Hafida Boukhalfa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>