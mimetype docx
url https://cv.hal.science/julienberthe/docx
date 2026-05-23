--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -66,4296 +66,4296 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pierres à bâtir à Reims au tournant du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1226 : Saint Louis, Reims et le sacre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICP. UR RCS Religion, Culture et Société, Mar 2026, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LiDAR-Based Analysis of 19th-Century Fortifications in the Reims Region (France): Morphogenesis, Geoheritage, and Environmental Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAG; ANZGG; NZ Rivers Group, Feb 2026, Christchurch, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polémoformes et indices anthropiques : L'imagerie Lidar appliquée à la gestion des zones polluées en restes explosifs de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre OSCE franco-ukrainienne de déminage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de déminage de Colmar, Jul 2025, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le LiDAR et la ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; autour de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public à la Société d'agriculture, commerce, sciences et arts du département de la Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SACSAM, Mar 2025, Châlons-en -Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur les vieilles forêts de la Montagne de Reims (restitution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion LiDAR Forêt d'Exception Montagne de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF; PNR MR, Nov 2025, Pourcy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches archéogéomorphologique (Lidar, SIG) et géopatrimoniale des polémoformes Séré de Rivières de la ceinture de Reims (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS – INRAe – BRGM, Oct 2024, Le Mée-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense, guerre et patrimoine : les forts « Séré de Rivières » dans le paysage rémois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire « Villes et sciences sociales » - 17ème année : Villes en guerre Journée jeune recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte morphologique des polémo-structures défensives « Séré de Rivières » - Exemple de la ceinture fortifié de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème journée doctorale d’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris Panthéon Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fort de type « Séré de Rivières » - Approches géomorphologiques des polémo-paysages (SIG, LiDAR, archives militaires) – Exemple de la ceinture fortifiée de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drone impact on human beings : Experimental investigation with sUAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference ASIDIC - Aerospace Structural Impact Dynamics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344606v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Krauffel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENA; Université de Reims Champagne-Ardenne. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les vieilles forêts (ou forêts subnaturelles) de la Montagne de Reims : caractérisation de l’ancienneté de l’état boisé et de la maturité des peuplements forestiers par croisement de données LiDAR et documentaires (SIG, R)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENA; URCA - Université de Reims Champagne-Ardenne; PNR MR - Parc naturel régional de la Montagne de Reims. 2025, pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport d'avancement de l'année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENA; Université Reims Champagne Ardenne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport d'avancement de l'année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENAA; Université Reims Champagne Ardenne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exokarst, LiDAR et écoulement en Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Université de Reims Champagne-Ardenne; GEGENAA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02953950v1</w:t>
-              </w:r>
-[...3699 lines deleted...]
-                <w:t xml:space="preserve">hal-02344606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4367,1148 +4367,1148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
+                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115115v1</w:t>
+                <w:t xml:space="preserve">hal-05111871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
+                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404738v1</w:t>
+                <w:t xml:space="preserve">hal-05115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches anthropogéomorphologique et cindynique (LiDAR, SIG) des terrains artificiels de guerre français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138239v1</w:t>
+                <w:t xml:space="preserve">hal-05404738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches anthropogéomorphologique et cindynique (LiDAR, SIG) des terrains artificiels de guerre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Combaz</w:t>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111871v1</w:t>
+                <w:t xml:space="preserve">hal-05138239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707051v1</w:t>
+                <w:t xml:space="preserve">hal-04622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels géomatériaux pour la construction de la ceinture fortifiée « Séré de Rivières » de Reims ? Exemple du fort de Nogent-l’Abbesse (Marne, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622468v1</w:t>
+                <w:t xml:space="preserve">hal-04707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels géomatériaux pour la construction de la ceinture fortifiée « Séré de Rivières » de Reims ? Exemple du fort de Nogent-l’Abbesse (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622499v1</w:t>
+                <w:t xml:space="preserve">hal-04622468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622525v1</w:t>
+                <w:t xml:space="preserve">hal-04622499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622588v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the water productivity of cereal crops in arid environments: example in the El Outaya plain</w:t>
               </w:r>
@@ -5520,51 +5520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taki Eddine Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Hafida Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,90 +5628,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
@@ -5734,579 +5734,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When yesterday's war generates life today: example of the ecological and territorial resilience of polemoforms in Reims sector (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transdisciplinary research for a healthy planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075050v1</w:t>
+                <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When yesterday's war generates life today: example of the ecological and territorial resilience of polemoforms in Reims sector (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
+              <w:t xml:space="preserve">Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219247v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060236v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Louis</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219245v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; de Reims entre désaffection et reconversion - Apport de l'analyse spatiale sous SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6357,498 +6357,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des Journées des Jeunes Géomorphologues 2024 à ReimsProceedings of the 2024 Young Geomorphologists Days (Reims, 2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Krauffel</w:t>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (4), </w:t>
+              <w:t xml:space="preserve">Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13whg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070910v1</w:t>
+                <w:t xml:space="preserve">hal-05161582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Actes des Journées des Jeunes Géomorphologues 2024 à ReimsProceedings of the 2024 Young Geomorphologists Days (Reims, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences15060191⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13whg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082342v1</w:t>
+                <w:t xml:space="preserve">hal-05070910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Damien</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15060191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161582v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Séré de Rivières” type fort: geomorphological approaches to polemolandscapes (GIS, LiDAR, military archives). Example of the fortified belt of Reims (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (3), pp.153-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6882,64 +6882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosystèmes anthropiques de la Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéo.doct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6964,103 +6964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geoheritage perspective on &amp;quot;Séré de Rivières&amp;quot; fortifications: LiDAR contributions to the assessment of war landform erasure in the Reims fortified belt (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (4), pp.269-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7133,51 +7133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Kessasra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounyazad Benabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Khemissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7222,388 +7222,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (79), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2022.3305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696928v1</w:t>
+                <w:t xml:space="preserve">hal-03761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761294v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7613,114 +7622,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du LIDAR aéroporté à la compréhension des hydrosystèmes - Exemple de la Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de reims Champagne-Ardenne, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04491099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7867,51 +7876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02953950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05555626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344606v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taki Eddine Seddik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Hafida Boukhalfa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05555626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344606v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02953950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taki Eddine Seddik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Hafida Boukhalfa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3305" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>