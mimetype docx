--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -333,291 +333,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Incapacitation in Aviation</w:t>
+                <w:t xml:space="preserve">Driving among autonomous vehicles: The effect of initial trust and driving style on driving behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dupuy</w:t>
+                <w:t xml:space="preserve">Hélène Unrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Matton</w:t>
+                <w:t xml:space="preserve">Oriane Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.62-82. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2025.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322402v1</w:t>
+                <w:t xml:space="preserve">hal-05026198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving among autonomous vehicles: The effect of initial trust and driving style on driving behaviors</w:t>
+                <w:t xml:space="preserve">Cognitive Incapacitation in Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cegarra</w:t>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Unrein</w:t>
+                <w:t xml:space="preserve">Maud Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Andre</w:t>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Mouton</w:t>
+                <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.99-110. </w:t>
+              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.62-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2025.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026198v1</w:t>
+                <w:t xml:space="preserve">hal-05322402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a User: Understanding the Journeys Towards the Adoption of Occupational Exoskeletons</w:t>
               </w:r>
@@ -655,51 +655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Atain Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clerc-Urmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -746,51 +746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From unknown to familiar: An exploratory longitudinal field study on occupational exoskeletons adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Atain Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,90 +876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive incapacitation in aviation: a narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
@@ -997,51 +997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre cognitive et dépendance technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie cognitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.57-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1088,51 +1088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating physiological and mental aspects in employee scheduling: an overview for practitioners in production management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tropschuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Battaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1326,77 +1326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation Type and Reliability Impact on Visual Automation Monitoring and Human Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (1), pp.64-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of automation mode use on selection rates and subjective assessment over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Saleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Abrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (4), pp.609-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1586,77 +1586,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (11), pp.1063-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1684,646 +1684,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pilot's Expertise on Selection, Use, Trust, and Acceptance of Automation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness, Resilience: typology of definitions through a multidisciplinary structured analysis of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Allali</w:t>
+                <w:t xml:space="preserve">Antoine Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabrignac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lien Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Govaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THMS.2021.3090199⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.487-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/EJIE.2021.116128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346210v1</w:t>
+                <w:t xml:space="preserve">hal-03151809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness, Resilience: typology of definitions through a multidisciplinary structured analysis of the literature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lien Wioland</w:t>
+                <w:t xml:space="preserve">Impact of Pilot's Expertise on Selection, Use, Trust, and Acceptance of Automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Govaere</w:t>
+                <w:t xml:space="preserve">Sarah Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gourc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nicolas Cabrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (4), pp.487-513. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/EJIE.2021.116128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2021.3090199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151809v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Curvilinear Effect of Mental Workload on Mental Effort and Behavioral Adaptability: An Approach With the Pre-Ejection Period</w:t>
+                <w:t xml:space="preserve">Investigating multimedia effects on concept map building: Impact on map quality, information processing and learning outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mallat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mylène Sanchiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0018720819855919⟩</w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.3645-3667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-019-09943-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579405v1</w:t>
+                <w:t xml:space="preserve">hal-04813277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Curvilinear Effect of Mental Workload on Mental Effort and Behavioral Adaptability: An Approach With the Pre-Ejection Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.001872081985591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0018720819855919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363949v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating multimedia effects on concept map building: Impact on map quality, information processing and learning outcome</w:t>
+                <w:t xml:space="preserve">A Curvilinear Effect of Mental Workload on Mental Effort and Behavioral Adaptability: An Approach With the Pre-Ejection Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Sanchiz</w:t>
+                <w:t xml:space="preserve">Charlotte Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
+                <w:t xml:space="preserve">Christophe Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Capa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.001872081985591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018720819855919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10639-019-09943-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04813277v1</w:t>
+                <w:t xml:space="preserve">hal-02363949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time flies faster under time pressure</w:t>
               </w:r>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Matha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 185, pp.81-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2413,90 +2413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of human-machine interactions and task demand on automation selection and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Heuveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (12), pp.1601-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2530,90 +2530,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neuroergonomics perspective on mental workload predictions in Jens Rasmussen’s SRK framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi L. Capa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2654,273 +2654,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Daylight Saving Time on Punctuality for Medical Appointments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in Multitask Resource Reallocation After Change in Task Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Cegarra</w:t>
+                <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (6), pp.911-916. </w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acp.3278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0018720816662543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430517v1</w:t>
+                <w:t xml:space="preserve">hal-01356925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Multitask Resource Reallocation After Change in Task Values</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of Daylight Saving Time on Punctuality for Medical Appointments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baracat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (6), pp.911-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acp.3278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0018720816662543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Concept Mapping and Hypertext: An Eye Tracking Study</w:t>
               </w:r>
@@ -2932,77 +2932,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Technology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.100-112</w:t>
@@ -3057,51 +3057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (2), pp.101-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (4), pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,269 +3233,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Decision Support Systems for Cognitive Readiness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Implications of technological changes in vehicle routing interfaces for planners' constraint processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout van Wezel</w:t>
+                <w:t xml:space="preserve">Bernat Gacias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Engineering and Decision Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp. 468-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346289v1</w:t>
+                <w:t xml:space="preserve">hal-00710294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of technological changes in vehicle routing interfaces for planners' constraint processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Revisiting Decision Support Systems for Cognitive Readiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernat Gacias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
+                <w:t xml:space="preserve">Wout van Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Engineering and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.299-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1555343412448385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710294v1</w:t>
+                <w:t xml:space="preserve">hal-03346289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduler-oriented algorithms to improve human-machine cooperation in transportation scheduling support systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat Gacias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (4), p 801-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3546,51 +3546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Forrierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Anceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,412 +3631,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Tholos software for combining measures of mental workload: Toward theoretical and methodological improvements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Une approche psychologique de la notion de contrainte en résolution de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BRM.40.4.988⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (2), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.712.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346293v1</w:t>
+                <w:t xml:space="preserve">hal-03346298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Algorithm and Result Comprehensibility of Automated Scheduling on Complacency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The use of Tholos software for combining measures of mental workload: Toward theoretical and methodological improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (4), pp.988-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.40.4.988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396027v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive typology of scheduling situations: a contribution to laboratory and field studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (3), pp.201-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14639220601095379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche psychologique de la notion de contrainte en résolution de problèmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Role of Algorithm and Result Comprehensibility of Automated Scheduling on Complacency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.603-620</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346298v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint-Satisfaction Approach to Studying the Management of Multiple Objectives in Design Problem-Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99 (2), pp.488-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,64 +4070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive styles as an explanation of experts' individual differences: a case study in computer-assisted troubleshooting diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 64, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4152,77 +4152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assistance à l'opérateur humain pour l'ordonnancement dans les ateliers manufacturiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (2), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4288,77 +4288,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting road safety by analyzing social representations of automated vehicles. Driving behavior in the presence of autonomous vehicles: elements for road safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics 2024 (ECCE 24),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4377,312 +4377,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Definition of Cognitive Warfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduire parmi des véhicules autonomes : effet de la confiance initiale sur le comportement de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Unrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Jean-Marc</w:t>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">12ème colloque EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328461v1</w:t>
+                <w:t xml:space="preserve">hal-04448911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduire parmi des véhicules autonomes : effet de la confiance initiale sur le comportement de conduite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Unrein</w:t>
+                <w:t xml:space="preserve">Towards a Definition of Cognitive Warfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cegarra Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+                <w:t xml:space="preserve">André Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque EPIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448911v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cognitive warfare : Contexte, concept et enjeux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique - Épique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4701,325 +4701,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision de système automatisé : effets du type d’automatisation et du niveau de fiabilité sur les performances humaines</w:t>
+                <w:t xml:space="preserve">A prospective ergonomics approach for the design of a planning support system in the road freight transport (RFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Govaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040968v1</w:t>
+                <w:t xml:space="preserve">hal-05040978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective ergonomics approach for the design of a planning support system in the road freight transport (RFT)</w:t>
+                <w:t xml:space="preserve">Supervision de système automatisé : effets du type d’automatisation et du niveau de fiabilité sur les performances humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Govaere</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EPIQUE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040978v1</w:t>
+                <w:t xml:space="preserve">hal-05040968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision de système automatisé : effet du type d’automatisation et du niveau de fiabilité sur les performances humaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5044,64 +5044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’analyse du domaine pour l’ergonomie prospective : le cas du transport routier de marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5152,90 +5152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prospective Ergonomics Approach for the Design of a Planning Support System in the Road Freight Transport (RFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Ergonomics Association (IEA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Conference, United States. pp.597-603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5282,77 +5282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return to Manual Control After Monitoring Automated Systems: Effects of Different Levels of Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE 2020 International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual Conference, United States. pp.317-323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5399,77 +5399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return to manual control after monitoring automated systems: Effects of different levels of reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,680 +5488,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of information and action automation on the complacency phenomenon</w:t>
+                <w:t xml:space="preserve">Le phénomène de contentement : comparaison entre un automate de l’action et un automate de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st European Conference on Cognitive Ergonomics (ECCE 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449190v1</w:t>
+                <w:t xml:space="preserve">hal-05040991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène de contentement : comparaison entre un automate de l'action et un automate de l'information</w:t>
+                <w:t xml:space="preserve">The effects of information and action automation on the complacency phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2019, 10ème colloque de psychologie ergonomique - L'ergonomie et les nouvelles technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 31st European Conference on Cognitive Ergonomics (ECCE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, BELFAST, France. pp.53-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3335082.3335098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449273v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Planning - Approaching the Characteristics of a Valid, Balanced Transport Round</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Govaere</w:t>
+                <w:t xml:space="preserve">Le phénomène de contentement : comparaison entre un automate de l'action et un automate de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA 2018 - 20th Congress of the International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPIQUE 2019, 10ème colloque de psychologie ergonomique - L'ergonomie et les nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2019, Lyon, France. pp.476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896723v1</w:t>
+                <w:t xml:space="preserve">hal-02449273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène de contentement : comparaison entre un automate de l’action et un automate de l’information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+                <w:t xml:space="preserve">Smart Planning - Approaching the Characteristics of a Valid, Balanced Transport Round</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEA 2018 - 20th Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.387-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96089-0_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040991v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation and Complacency: Insights from a Planning Task in the Transportation Domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+                <w:t xml:space="preserve">Robustesse, résilience : une brève synthèse des définitions au travers d'une analyse structurée de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI 2018 - 20th International Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896232v1</w:t>
+                <w:t xml:space="preserve">hal-01852093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Are My Resources When I Need to Reach My Goal? Studies on Motivation and Effort Mobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30nd Annual Convention of the Association for Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APS, May 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6180,1150 +6171,1159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator assignment problem in aircraft assembly lines: a new planning approach taking into account economic and ergonomic constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automation and Complacency: Insights from a Planning Task in the Transportation Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry I. Arkhipov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Govaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th CIRP Conference on Assembly Technologies and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCI 2018 - 20th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.437-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92285-0_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057799v1</w:t>
+                <w:t xml:space="preserve">hal-01896232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work planning in low-volume assembly lines under ergonomic constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Operator assignment problem in aircraft assembly lines: a new planning approach taking into account economic and ergonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry I. Arkhipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Battaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Lazarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st CIRP Conference on Manufacturing Systems (CIRP CMS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th CIRP Conference on Assembly Technologies and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tianjin, China. pp.63-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057855v1</w:t>
+                <w:t xml:space="preserve">hal-02057799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur le contentement des opérateurs humains face à différents types d’automatisation : application au domaine des transports</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Work planning in low-volume assembly lines under ergonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry I. Arkhipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Lazarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st CIRP Conference on Manufacturing Systems (CIRP CMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Stockholm, Sweden. pp.786-789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500554v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear or curvilinear relationship between mental workload and effort mobilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Étude sur le contentement des opérateurs humains face à différents types d’automatisation : application au domaine des transports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi L. Capa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Doctoriales 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Télécom-ParisTech, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507384v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse, résilience : une brève synthèse des définitions au travers d'une analyse structurée de la littérature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear or curvilinear relationship between mental workload and effort mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi L. Capa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. pp.8</w:t>
+              <w:t xml:space="preserve">9th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852093v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en relation de la charge mentale et de l'effort mental à travers une tâche de pointage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Remotely piloted aircrafts in transportation: from technological innovations to communication issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers; Centre de Recherches sur la Cognition et l'Apprentissage (CeRCA), Jun 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conférence Innovorg 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507358v1</w:t>
+                <w:t xml:space="preserve">hal-02510981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ergonomiques sur la santé : Vers un système de santé capacitant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mise en relation de la charge mentale et de l'effort mental à travers une tâche de pointage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi L. Capa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du patient à l’organisation, la santé dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole d'ingénieur Isis; Institut National Universitaire Champollion (INUC), Mar 2017, Castres, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers; Centre de Recherches sur la Cognition et l'Apprentissage (CeRCA), Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904105v1</w:t>
+                <w:t xml:space="preserve">hal-02507358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource load-based makespan estimation algorithm for resource-constrained project scheduling problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Perspectives ergonomiques sur la santé : Vers un système de santé capacitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; LCOMS, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Du patient à l’organisation, la santé dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'ingénieur Isis; Institut National Universitaire Champollion (INUC), Mar 2017, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500517v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en relation de la charge mentale et de l'effort mental à travers une tâche de pointage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Apports de la psychologie ergonomique à la conception d’IHS en aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dijon, France. pp.55-62</w:t>
+              <w:t xml:space="preserve">12ème Forum technique d’Arcachon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505053v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la psychologie ergonomique à la conception d’IHS en aéronautique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Resource load-based makespan estimation algorithm for resource-constrained project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Arkhipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Forum technique d’Arcachon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; LCOMS, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510963v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely piloted aircrafts in transportation: from technological innovations to communication issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mise en relation de la charge mentale et de l'effort mental à travers une tâche de pointage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi L. Capa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Innovorg 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRS, Mar 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">EPIQUE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dijon, France. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510981v1</w:t>
+                <w:t xml:space="preserve">hal-02505053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer l’ingénierie système et le Cognitive Work Analysis pour soutenir l’intégration Homme-Système</w:t>
               </w:r>
@@ -7335,51 +7335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergo’IA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7417,64 +7417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des verbalisations pour l’analyse de la gestion de l’incertitude des exploitants de transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koosha Khademi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEGE; Aix-Marseille Université, Jul 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7493,234 +7493,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of building vs. studying a concept map on hypertext comprehension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Time production under time pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Matha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erasmus University Rotterdam, Aug 2014, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Time Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICTP, Jul 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504893v1</w:t>
+                <w:t xml:space="preserve">hal-02900776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying the link between mental workload and cognitive control: a study based on Rasmussen's step ladder model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Camettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP 2014, 28th International Congres of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
@@ -7743,295 +7726,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time production under time pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Designing Interdisciplinary Scheduling Decision Support Systems in Small-Sized SME Environments: The i-DESME Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Time Perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.355-362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900776v1</w:t>
+                <w:t xml:space="preserve">hal-01388513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Interdisciplinary Scheduling Decision Support Systems in Small-Sized SME Environments: The i-DESME Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of building vs. studying a concept map on hypertext comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislao Salmerón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EARLI SIG2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erasmus University Rotterdam, Aug 2014, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388513v1</w:t>
+                <w:t xml:space="preserve">hal-02504893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource allocation strategies in multitasking after switch in task priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE 2014, 5th International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8082,51 +8082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Matha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology - ICAP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAP, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-­‐marc Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8285,64 +8285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54eme congrès annuel de la Société Française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8380,51 +8380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Mental Workload during En-route Air Traffic Control Task Execution Based on Eye-Tracking Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Averty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8477,247 +8477,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system for vehicle routing based on model inversion and data analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Work domain analysis and ecological interface for the vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat Gacias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cegarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Modeling and Simulation ( MOSIM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10p</w:t>
+              <w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design and Evaluation of Human-Machine System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Valenciennes, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484249v1</w:t>
+                <w:t xml:space="preserve">hal-00490382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work domain analysis and ecological interface for the vehicle routing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">A decision support system for vehicle routing based on model inversion and data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat Gacias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design and Evaluation of Human-Machine System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Valenciennes, France. 6p</w:t>
+              <w:t xml:space="preserve">International Conference of Modeling and Simulation ( MOSIM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490382v1</w:t>
+                <w:t xml:space="preserve">hal-00484249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés de la version francophone du NASA-TLX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8755,77 +8755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary method for a generic vehicle routing problem decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat Gacias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CD-Rom Session 9A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8882,90 +8882,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Vehicles: safe and dangerous all at once</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFES: Human Factors and Ergonomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8990,77 +8990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand People's Representations of Automated Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9085,51 +9085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMATB: A Task Battery promoting task customization, software extensibility and experiment replicability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9137,51 +9137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems ICCAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9206,90 +9206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of time pressure on time-based prospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Matha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Congress of Psychology (ICP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9327,64 +9327,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of operators’ profession and experience and informational uncertainty during an advert event occurring in a surgical operation: A combined evaluation of situation awareness using SAGAT and eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition HEPS conference: « Healthcare and society: new challenges, new opportunities »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9409,90 +9409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes conceptuelles pour la formation : rôle des connaissances antérieures et de la consigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9579,77 +9579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Influencing Strategy in Real-Time: Example of a Collaborative Strategy Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle-Gerritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Unrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9700,64 +9700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Dictionary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE Editions, 2022, 9781786307880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9791,51 +9791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.53-55, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9869,77 +9869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating functions to human and algorithm in scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wout van Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fransoo, T. Wäfler, &amp; J.R. Wilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral operations in planning and scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.339-370, 2010</w:t>
@@ -10000,77 +10000,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effort mental, le thermomètre de notre cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi L. Capa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10101,64 +10101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du symposium &amp;quot;Regards croisés sur le secteur du transport et de la logistique : ergonomie, sociologie et psycholinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10221,77 +10221,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du domaine de travail pour les problèmes de tournées de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat Gacias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10354,64 +10354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse intersectorielle des activités de planification : enseignements et perspectives issus d'une démarche ergonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koosha Khademi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10459,64 +10459,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification par l'exploitant dans le transport routier de marchandises : enseignements et perspectives issus d'une démarche d'analyse empirique. Partie 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koosha Kadhemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10564,64 +10564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification par l'exploitant dans le transport routier de marchandises : méthode d'analyse et perspectives d'application inter-domaines. Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koosha Kadhemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10669,64 +10669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification par l'exploitant dans le transport routier de marchandises : contributions théoriques et méthodologiques. Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koosha Kadhemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cegarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Govaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liên Wioland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10851,51 +10851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A58E20D6"/>
+    <w:nsid w:val="702233D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11082,51 +11082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliencegarra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8443-2676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090439562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufraisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Atain Kouadio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251368269" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000286" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Unrein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.03.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2543996" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104393" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2025.2475431" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tropschuh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2217278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osiurak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Communay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2048895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2021.1925435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jomard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Abrard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-022-00712-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870817" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Allali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabrignac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2021.3090199" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03151809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2021.116128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calmettes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720819855919" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Matha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.01.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heuveline" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1501517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01504061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi L. Capa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3278" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FRLN84S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01356925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Raufaste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720816662543" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Rattat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.09.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hourlier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.764.0285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout van Wezel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343412448385" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Gacias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Six" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.743.04" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.988" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396027v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14639220601095379" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.712.0173" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.99.2.488-493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mebarki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.672.0181" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cegarra Julien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jean-Marc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_82" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51038-1_44" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449190v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335082.3335098" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01896723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96089-0_42" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92285-0_59" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Arkhipov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Lazarev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Arkhipov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510981v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raymond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koosha Khademi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camettes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimopoulos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_43" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01116661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900725v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;&#8208;marc Andre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02954477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Averty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21741-8_63" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-79D626R9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Even" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041075v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmettes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devreux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle-Gerritsen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Letouz&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97177-8_7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163908.contrib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0053" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521399v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01428751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koosha Kadhemi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01428640v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01427890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliencegarra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8443-2676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090439562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufraisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Atain Kouadio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251368269" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Unrein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.03.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2543996" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104393" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2025.2475431" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tropschuh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2217278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osiurak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Communay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2048895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2021.1925435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jomard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Abrard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-022-00712-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870817" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03151809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2021.116128" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Allali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabrignac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2021.3090199" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-019-09943-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calmettes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720819855919" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Matha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.01.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heuveline" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2018.1501517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01504061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi L. Capa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01356925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Raufaste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720816662543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3278" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FRLN84S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Rattat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.09.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hourlier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.764.0285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Gacias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout van Wezel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343412448385" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Six" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.743.04" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.712.0173" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.988" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14639220601095379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.99.2.488-493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mebarki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.672.0181" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448911v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cegarra Julien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jean-Marc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_82" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51038-1_44" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335082.3335098" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01896723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96089-0_42" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92285-0_59" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Arkhipov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Lazarev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Arkhipov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01626011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raymond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koosha Khademi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camettes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimopoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_43" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01116661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900725v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;&#8208;marc Andre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02954477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Averty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21741-8_63" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-79D626R9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Even" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041075v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmettes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devreux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle-Gerritsen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Letouz&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97177-8_7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163908.contrib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0053" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521399v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01428751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koosha Kadhemi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01428640v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01427890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>