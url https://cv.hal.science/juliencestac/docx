--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -1,3853 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3802 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Cestac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juliencestac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8511-0265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135756782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190838723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=GGZS0m8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABE-8219-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-orientation and adherence to traffic laws among French drivers: An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, pp.417-426. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2024.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto vue par les moniteurs : Analyse des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, 17p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, socialisation et apprentissage du vélo chez les enfants : une revue narrative de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enjeux de sécurité chez les piétons et les cyclistes, 2021, 17p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité routière des enfants, développement, compétences et efficacité des mesures d’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, 17p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2018-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunk driving prevention and cultural influences: the SAFE ROADS 4 YOUTH (SR4Y) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Transport Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5507/tots.2018.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of training and in-vehicle task performance on manual control recovery in an automated car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, p216-227. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automated Driving: Impact of Trust and Practice on Manual Control Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.229-241. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018720815612319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural values and random breath tests as moderators of the social influence on drunk driving in 15 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kraïem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp89-96. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol interlocks and prevention of drunk-driving recidivism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp 141-149. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive as I say, not as I drive: Influence of injunctive and descriptive norms on speeding intentions among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp 44-56. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention to use a fully automated car: attitudes and a priori acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (27), p.252-253. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle riding under the influence of alcohol: Results from the SARTRE-4 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Theofilatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kraïem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp 121-130. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Drivers' Sensation Seeking, Subjective Norms, and Perceived Behavioral Control and their Roles in Predicting Speeding Intention: How Risk-Taking Motivations Evolve with Gender and Driving Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp 424-432. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques vidéoludiques et sportives sur les comportements de déplacement des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Motives for Sports Practice and Video Game Play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Insbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les conducteurs novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heure moto (visioconférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'intérieur, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MOTARD, une étude longitudinale de l'accès à la conduite moto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque COSMOS (Connaissances Scientifiques pour les MOtocycles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la conduite moto en France : Analyse des pratiques professionnelles et développement des compétences chez les pilotes novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARPEGE, Commission Nouvelles Mobilités et Déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of car drivers and motorcyclists' drink-driving in 19 countries, results from the SARTRE 4 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kraïem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ERES, pp.191-204, 2019, 978-2-7492-6370-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple probant de prévention : le projet Safe Roads for Youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un exemple probant de prévention : le projet Safe Roads for Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ERES, pp.281-291, 2019, 978-2-7492-6370-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de contrôle et de sanction et le rapport à la règle. In: Carnis Laurent, Gabaude Catherine et Gallenne Marie-Line (ed.), La sécurité routière en France, Quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique de contrôle et de sanction et le rapport à la règle. In: Carnis Laurent, Gabaude Catherine et Gallenne Marie-Line (ed.), La sécurité routière en France, Quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp 117-135, 2019, 978-2343173931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux vidéo et sports : quels effets sur les comportements de déplacement des adolescent.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la relation entre les comportements à risque des adolescents et la pratique des jeux vidéo (ARCADE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Devif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université gustave eiffel; Aix marseille Université; Université lyon 2; Université paris nanterre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la Maîtrise et de la Pratique des Engins à Roues à l’École : Évaluations des actions pour éduquer aux compétences de maniabilité, de sécurité et de citoyenneté (AMPERE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention IFSTTAR-DSR N° 210259837, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2021, pp.253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devient-on motocycliste ? Quels apprentissages ? Quels risques ? Quels déterminants ? Etude longitudinale de l’accès à la conduite moto (MOTARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bayallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAPEA (Laboratoire de Psychologie et d’Ergonomie Appliquées). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l&apos;attestation scolaire de première éducation à la route (QASPER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention IFSTTAR-DSR-DGESCO n°2201012354, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le rapport à la règle chez les automobilistes français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETRIS - Perception des risques dans les moyens de transport en France et en Norvège : WP1-3, Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barjonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gezentvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Convention de subvention 08 MT S 032, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la consommation de carburants dans les critères de choix des véhicules (Particuliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; MVA Conseil. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitude et principe de compatibilité dans le modèle du comportement planifié : décisions pro-environnementales et automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cestac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Nanterre - Paris X, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00431126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3908,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="403B1423"/>
+    <w:nsid w:val="896FFAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliencestac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8511-0265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135756782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190838723" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABE-8219-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.07.022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Burkhardt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-07" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2018-03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/tots.2018.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Payre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.02.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815612319" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kra&#239;em" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2015.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42JTK19X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS13Q5V9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2014.04.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Yannis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.03.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BCJ15HQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913908v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2010.10.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMHFG84Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063208v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Sardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freeman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bayallal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barjonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gezentvey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clavel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliencestac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8511-0265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135756782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190838723" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=GGZS0m8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABE-8219-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.07.022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Burkhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-07" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2018-03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/tots.2018.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Payre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815612319" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kra&#239;em" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2015.12.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.03.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42JTK19X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS13Q5V9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2014.04.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Yannis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.03.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BCJ15HQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2010.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMHFG84Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Sardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freeman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bayallal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472156v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barjonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gezentvey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clavel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>