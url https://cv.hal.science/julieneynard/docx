--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel methodology for interpolation of radiation-induced attenuation in optical fibers</w:t>
+                <w:t xml:space="preserve">Radiation-induced attenuation in aluminum- and aluminum-thulium-doped optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilard</w:t>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Eynard</w:t>
+                <w:t xml:space="preserve">Kadar Mahamoud Djama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.103389. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (16), pp.E24-E31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2023.103389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.480576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694089v1</w:t>
+                <w:t xml:space="preserve">hal-04008427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced attenuation in aluminum- and aluminum-thulium-doped optical fibers</w:t>
+                <w:t xml:space="preserve">Novel methodology for interpolation of radiation-induced attenuation in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (16), pp.E24-E31. </w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.103389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.480576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2023.103389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008427v1</w:t>
+                <w:t xml:space="preserve">hal-04694089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Recent Advances in the Smart Management of Microgrids and Networked Microgrids</w:t>
               </w:r>
@@ -1253,64 +1253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4308,64 +4308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadar Mahamoud Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4558,64 +4558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadar Mahamoud Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7047,252 +7047,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et modélisation : une méthode innovante pour l'étude des algorithmes de gestion énergétique, appliquée au cas d'une maison passive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Missing Data Estimation for Energy Resources Management in Tertiary Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boutin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (IEEE CCCA'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.session MERIE, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709006v1</w:t>
+                <w:t xml:space="preserve">hal-00765055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Data Estimation for Energy Resources Management in Tertiary Buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure et modélisation : une méthode innovante pour l'étude des algorithmes de gestion énergétique, appliquée au cas d'une maison passive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Yanculovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (IEEE CCCA'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. pp.961-970</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765055v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of a Multi-Energy District Boiler: A Case Study</w:t>
               </w:r>
@@ -7471,260 +7471,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line monitoring station for energy diagnosis in buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies de contrôle pour la gestion énergétique d'un bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.2013-2019</w:t>
+              <w:t xml:space="preserve">3ème Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504054v1</w:t>
+                <w:t xml:space="preserve">hal-00504030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de contrôle pour la gestion énergétique d'un bâtiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line monitoring station for energy diagnosis in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Talbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.22</w:t>
+              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.2013-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504030v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategies for managing energy in a building mock-up</w:t>
               </w:r>
@@ -8228,51 +8228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8353,51 +8353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C62C392D"/>
+    <w:nsid w:val="C1075A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9687,51 +9687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieneynard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188174451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/813144647708714384679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7726-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mannini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswinee Darure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.11.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gb&#233;mou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03369127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.426648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Dkhili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3030038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Tolba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.208" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chabaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Labidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Polit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.05.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.05.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.05.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Thi&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Traore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hiltenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poussier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01405-4_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laguili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Tu2.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Grieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783243" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Yanculovici" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417902" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fran&#231;ois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieneynard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188174451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/813144647708714384679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7726-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mannini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswinee Darure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.11.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gb&#233;mou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03369127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.426648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Dkhili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3030038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Tolba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.208" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chabaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Labidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Polit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.05.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.05.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.05.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Thi&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Traore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hiltenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poussier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01405-4_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laguili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Tu2.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Grieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783243" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417902" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Yanculovici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fran&#231;ois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>