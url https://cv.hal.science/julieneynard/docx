--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -364,330 +364,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Management of Batteries in Networked Microgrids Under Planned Islanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mannini</w:t>
+                <w:t xml:space="preserve">Hybrid intrahour DNI forecast model based on DNI measurements and sky-imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.920⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 249, pp.541-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2022.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751111v1</w:t>
+                <w:t xml:space="preserve">hal-03943113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid intrahour DNI forecast model based on DNI measurements and sky-imaging data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Predictive Management of Batteries in Networked Microgrids Under Planned Islanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 249, pp.541-558. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (2), pp.7986--7991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2022.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943113v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based predictive control of a solar hybrid thermochemical reactor for high-temperature steam gasification of biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -732,1347 +732,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced attenuation in aluminum- and aluminum-thulium-doped optical fibers</w:t>
+                <w:t xml:space="preserve">Novel methodology for interpolation of radiation-induced attenuation in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (16), pp.E24-E31. </w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.103389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.480576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2023.103389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008427v1</w:t>
+                <w:t xml:space="preserve">hal-04694089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel methodology for interpolation of radiation-induced attenuation in optical fibers</w:t>
+                <w:t xml:space="preserve">Radiation-induced attenuation in aluminum- and aluminum-thulium-doped optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Eynard</w:t>
+                <w:t xml:space="preserve">Kadar Mahamoud Djama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.103389. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (16), pp.E24-E31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2023.103389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.480576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694089v1</w:t>
+                <w:t xml:space="preserve">hal-04008427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Recent Advances in the Smart Management of Microgrids and Networked Microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mannini</w:t>
+                <w:t xml:space="preserve">Comparison between Time- and Observation-Based Gaussian Process Regression Models for Global Horizontal Irradiance Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shab Gbémou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15197009⟩</w:t>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.445-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/solar2040027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751069v1</w:t>
+                <w:t xml:space="preserve">hal-03943148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Time- and Observation-Based Gaussian Process Regression Models for Global Horizontal Irradiance Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shab Gbémou</w:t>
+                <w:t xml:space="preserve">A Survey of Recent Advances in the Smart Management of Microgrids and Networked Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (4), pp.445-468. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (19), pp.7009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/solar2040027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15197009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943148v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and dose rate on radiation-induced attenuation at 1542 nm in fluorine-doped fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">Innovative Application of Model-Based Predictive Control for Low-Voltage Power Distribution Grids with Significant Distributed Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Dkhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.426648⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14061773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369127v1</w:t>
+                <w:t xml:space="preserve">hal-04751038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Machine Learning-Based Methods for Global Horizontal Irradiance Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shab Gbémou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (11), pp.3192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en14113192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient Predictive Control Coupled with a Worst-Case Scenario Approach for a Distributed-Generation-Rich Power Distribution Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Dkhili</w:t>
+                <w:t xml:space="preserve">Influence of temperature and dose rate on radiation-induced attenuation at 1542 nm in fluorine-doped fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.4841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.426648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cleantechnol3030038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03943160v1</w:t>
+                <w:t xml:space="preserve">hal-03369127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Application of Model-Based Predictive Control for Low-Voltage Power Distribution Grids with Significant Distributed Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Resilient Predictive Control Coupled with a Worst-Case Scenario Approach for a Distributed-Generation-Rich Power Distribution Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.1773. </w:t>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.629-655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14061773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol3030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751038v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Modelling and Smart Management Tools for Power Grids with Prolific Distributed Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Multi-Horizon Forecasting of Global Horizontal Irradiance Using Online Gaussian Process Regression: A Kernel Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanany Tolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2019.100284⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (16), pp.4184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13164184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751039v1</w:t>
+                <w:t xml:space="preserve">hal-04751086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Horizon Forecasting of Global Horizontal Irradiance Using Online Gaussian Process Regression: A Kernel Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Survey of Modelling and Smart Management Tools for Power Grids with Prolific Distributed Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (16), pp.4184. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.100284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13164184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2019.100284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751086v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Model-based Predictive Control for Renewables-intensive Power Distribution Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2119,90 +2119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHI Forecasting Using Gaussian Process Regression: Kernel Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2364,408 +2364,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of multizone heating, ventilation and air-conditioning systems in non-residential buildings</w:t>
+                <w:t xml:space="preserve">A new approach to energy resources management in a grid-connected building equipped with energy production and storage systems: A case study in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Garnier</w:t>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37, pp.847-862. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.9-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2015.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259470v1</w:t>
+                <w:t xml:space="preserve">hal-01259328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clear-sky irradiance model for real-time sky imager application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive control of multizone heating, ventilation and air-conditioning systems in non-residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, International Conference on Concentrating Solar Power and Chemical Energy Systems, SolarPACES 2014, 69, pp.1999-2008. </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp.847-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.03.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2015.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292676v1</w:t>
+                <w:t xml:space="preserve">hal-01259470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to energy resources management in a grid-connected building equipped with energy production and storage systems: A case study in the south of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clear-sky irradiance model for real-time sky imager application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">Rémi Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99, pp.9-31. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, International Conference on Concentrating Solar Power and Chemical Energy Systems, SolarPACES 2014, 69, pp.1999-2008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.03.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259328v1</w:t>
+                <w:t xml:space="preserve">hal-01292676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low computational cost technique for predictive management of thermal comfort in non-residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,90 +3784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrahour Direct Normal Irradiance Forecasting Based on Sky Image Processing and Time-Series Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,90 +3914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based predictive control of a solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4308,77 +4308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadar Mahamoud Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice, France</w:t>
@@ -4401,286 +4401,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Predictive Control of a Solar Reactor Dedicated to Syngas Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+                <w:t xml:space="preserve">Investigation of aluminum doped and aluminum thulium co-doped optical fibers for gamma radiation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadar Mahamoud Djama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Alexandria, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFS.2022.Tu2.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832591v1</w:t>
+                <w:t xml:space="preserve">hal-03844529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of aluminum doped and aluminum thulium co-doped optical fibers for gamma radiation measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Model-based Predictive Control of a Solar Reactor Dedicated to Syngas Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844529v1</w:t>
+                <w:t xml:space="preserve">hal-03832591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical timing and SEMA on embedded OpenSSL's ECDSA</w:t>
               </w:r>
@@ -4774,64 +4774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study between Gaussian Process Regression and Long Short-Term Memory Neural Networks for Intraday Grid Load Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,64 +5021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Predictive Control for Power Distribution Grids with Prolific Distributed Generation: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,77 +5138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Asset Operation Strategy for Demand/Supply Balance in Electrical Distribution Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5255,103 +5255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHI forecasting using Gaussian process regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanany Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Jeju, South Korea</w:t>
@@ -5374,152 +5374,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion prédictive d'un micro-réseau résidentiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">Multi-fault Attack Detection for RNS Cryptographic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Merkiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conférence Internationale de Modélisation, Optimisation et Simulation -- MOSIM'16 -- « L'innovation technologique au service des systèmes : défis et opportunités »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 23rd Symposium on Computer Arithmetic (ARITH 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santa Clara, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2016.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386434v1</w:t>
+                <w:t xml:space="preserve">hal-01346597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la disponibilité de la ressource énergétique sur la gestion d'un micro-réseau résidentiel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Gestion prédictive d'un micro-réseau résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5534,278 +5543,269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Internationale de Modélisation, Optimisation et Simulation -- MOSIM'16 -- « L'innovation technologique au service des systèmes : défis et opportunités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS (École de technologie supérieure), Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386425v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Full RNS Variant of FV like Somewhat Homomorphic Encryption Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected Areas in Cryptography - SAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, St. John's, Newfoundland and Labrador, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69453-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fault Attack Detection for RNS Cryptographic Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+                <w:t xml:space="preserve">Impact de la disponibilité de la ressource énergétique sur la gestion d'un micro-réseau résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Merkiche</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd Symposium on Computer Arithmetic (ARITH 23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e Conférence Internationale de Modélisation, Optimisation et Simulation -- MOSIM'16 -- « L'innovation technologique au service des systèmes : défis et opportunités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS (École de technologie supérieure), Aug 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2016.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346597v1</w:t>
+                <w:t xml:space="preserve">hal-01386425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Control of Thermal Storage Systems Designed for Multi-energy District Boilers: A Case Study in France</w:t>
               </w:r>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Management of Energy Resources in a Microgrid: a Simulation Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Control of Multizone HVAC Systems in Non-residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6330,476 +6330,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement et gestion d'un système de stockage thermique par hydro-accumulation : application à la chaufferie multi-énergie de Maromme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouchira Labidi</w:t>
+                <w:t xml:space="preserve">Optimal design of energy production and storage systems in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.Communication JD-6.1, Session JD-6 : Modélisation et identification</w:t>
+              <w:t xml:space="preserve">4th Inverse Problems, Design and Optimization Symposium (IPDO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albi, France. Thematic 5 - Optimal design and Global Optimization - n°05052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844548v1</w:t>
+                <w:t xml:space="preserve">hal-00840708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of thermal storage tanks for multi-energy district boilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouchira Labidi</w:t>
+                <w:t xml:space="preserve">Gestion multicritère des ressources énergétiques à l'échelle d'un habitat individuel : interaction bâtiment/réseau électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Inverse Problems, Design and Optimization Symposium (IPDO-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albi, France. Thematic 5 - Optimal design and Global Optimization - n°04867</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. Communication JD-4.4, Session JD-4 : Approches multi-critères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840709v1</w:t>
+                <w:t xml:space="preserve">hal-00844539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal design of thermal storage tanks for multi-energy district boilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchira Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
+              <w:t xml:space="preserve">4th Inverse Problems, Design and Optimization Symposium (IPDO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albi, France. Thematic 5 - Optimal design and Global Optimization - n°04867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118495v1</w:t>
+                <w:t xml:space="preserve">hal-00840709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load management in multi-energy buildings: a simulation case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">Dimensionnement et gestion d'un système de stockage thermique par hydro-accumulation : application à la chaufferie multi-énergie de Maromme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchira Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1577-1584</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.Communication JD-6.1, Session JD-6 : Modélisation et identification</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118520v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HVAC control and comfort management in non-residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,671 +6814,684 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1894-1901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of energy production and storage systems in buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Load management in multi-energy buildings: a simulation case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Inverse Problems, Design and Optimization Symposium (IPDO-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albi, France. Thematic 5 - Optimal design and Global Optimization - n°05052</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1577-1584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840708v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion multicritère des ressources énergétiques à l'échelle d'un habitat individuel : interaction bâtiment/réseau électrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. Communication JD-4.4, Session JD-4 : Approches multi-critères</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844539v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Data Estimation for Energy Resources Management in Tertiary Buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure et modélisation : une méthode innovante pour l'étude des algorithmes de gestion énergétique, appliquée au cas d'une maison passive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Yanculovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (IEEE CCCA'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. pp.961-970</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765055v1</w:t>
+                <w:t xml:space="preserve">hal-00709006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et modélisation : une méthode innovante pour l'étude des algorithmes de gestion énergétique, appliquée au cas d'une maison passive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Missing Data Estimation for Energy Resources Management in Tertiary Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boutin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (IEEE CCCA'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.session MERIE, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709006v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of a Multi-Energy District Boiler: A Case Study</w:t>
+                <w:t xml:space="preserve">Contrôle prédictif d'une chaufferie collective multi-énergie : un cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress, 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624827v1</w:t>
+                <w:t xml:space="preserve">hal-00624825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle prédictif d'une chaufferie collective multi-énergie : un cas d'étude</w:t>
+                <w:t xml:space="preserve">Optimal Control of a Multi-Energy District Boiler: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales du GDR MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10.3182/20110828-6-IT-1002.00139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.00139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624825v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de contrôle pour la gestion énergétique d'un bâtiment</w:t>
               </w:r>
@@ -7825,297 +7825,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-scale prototype for on-line monitoring and energy diagnosis in buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A prototype for on-line monitoring and control of energy performance for renewable energy buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fruchier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.0006</w:t>
+              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Funchal, Portugal. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503999v1</w:t>
+                <w:t xml:space="preserve">hal-00503904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux pratiques sur la gestion énergétique optimale d'un bâtiment EnR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lab-scale prototype for on-line monitoring and energy diagnosis in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Talbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque sur l'enseignement des technologies et des sciences de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique. pp.23</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.0006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504019v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy-PID control for multisource energy management in buildings</w:t>
+                <w:t xml:space="preserve">Travaux pratiques sur la gestion énergétique optimale d'un bâtiment EnR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
@@ -8129,94 +8125,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Talbert</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.0005</w:t>
+              <w:t xml:space="preserve">7e Colloque sur l'enseignement des technologies et des sciences de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503989v1</w:t>
+                <w:t xml:space="preserve">hal-00504019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources énergétiques d'un bâtiment : contrôle flou</w:t>
               </w:r>
@@ -8321,148 +8317,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prototype for on-line monitoring and control of energy performance for renewable energy buildings</w:t>
+                <w:t xml:space="preserve">Fuzzy-PID control for multisource energy management in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory François</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Funchal, Portugal. pp.125-130</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.0005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503904v1</w:t>
+                <w:t xml:space="preserve">hal-00503989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8480,90 +8480,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based predictive control of a solar reactor dedicated to syngas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8599,51 +8599,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04289730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal et gestion de systèmes de stockage thermique de type hydro-accumulation destinés à des chaufferies collectives mixtes</w:t>
+                <w:t xml:space="preserve">Wavelet-based Decomposition and Artificial Neural Networks for Short-Term Prediction of Power Demand in District Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouchira Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
@@ -8656,102 +8656,106 @@
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès pluridisciplinaire des doctorants de l'UPVD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Energy System Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264907v1</w:t>
+                <w:t xml:space="preserve">hal-01118657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based Decomposition and Artificial Neural Networks for Short-Term Prediction of Power Demand in District Heating</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal et gestion de systèmes de stockage thermique de type hydro-accumulation destinés à des chaufferies collectives mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouchira Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
@@ -8764,328 +8768,324 @@
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy System Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">3e Congrès pluridisciplinaire des doctorants de l'UPVD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118657v1</w:t>
+                <w:t xml:space="preserve">hal-01264907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal et gestion de systèmes de stockage thermique de type hydro-accumulation destinés à des chaufferies collectives mixtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouchira Labidi</w:t>
+                <w:t xml:space="preserve">Gestion prédictive du confort thermique et minimisation de la consommation énergétique dans un bâtiment tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès pluridisciplinaire des doctorants de l'UPVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264897v1</w:t>
+                <w:t xml:space="preserve">hal-01264880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion prédictive du confort thermique et minimisation de la consommation énergétique dans un bâtiment tertiaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Garnier</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal et gestion de systèmes de stockage thermique de type hydro-accumulation destinés à des chaufferies collectives mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchira Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès pluridisciplinaire des doctorants de l'UPVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264880v1</w:t>
+                <w:t xml:space="preserve">hal-01264897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat individuel et gestion des ressources énergétiques : interaction avec le réseau électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1075A77"/>
+    <w:nsid w:val="E0D59EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9687,51 +9687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieneynard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188174451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/813144647708714384679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7726-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mannini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswinee Darure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.11.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gb&#233;mou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03369127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.426648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Dkhili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3030038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Tolba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.208" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chabaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Labidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Polit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.05.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.05.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.05.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Thi&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Traore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hiltenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poussier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01405-4_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laguili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Tu2.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Grieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783243" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417902" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Yanculovici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fran&#231;ois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieneynard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188174451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/813144647708714384679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7726-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mannini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswinee Darure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.11.032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.920" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gb&#233;mou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Dkhili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03369127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.426648" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3030038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Tolba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100284" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.208" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Labidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Polit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.05.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.05.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.05.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Thi&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Traore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hiltenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poussier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01405-4_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laguili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Tu2.5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Grieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783243" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386434v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Yanculovici" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417902" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fran&#231;ois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>