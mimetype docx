--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1000,759 +1000,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Time- and Observation-Based Gaussian Process Regression Models for Global Horizontal Irradiance Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shab Gbémou</w:t>
+                <w:t xml:space="preserve">A Survey of Recent Advances in the Smart Management of Microgrids and Networked Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/solar2040027⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (19), pp.7009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15197009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943148v1</w:t>
+                <w:t xml:space="preserve">hal-04751069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Recent Advances in the Smart Management of Microgrids and Networked Microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mannini</w:t>
+                <w:t xml:space="preserve">Comparison between Time- and Observation-Based Gaussian Process Regression Models for Global Horizontal Irradiance Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shab Gbémou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (19), pp.7009. </w:t>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.445-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15197009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/solar2040027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751069v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Application of Model-Based Predictive Control for Low-Voltage Power Distribution Grids with Significant Distributed Generation</w:t>
+                <w:t xml:space="preserve">Resilient Predictive Control Coupled with a Worst-Case Scenario Approach for a Distributed-Generation-Rich Power Distribution Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14061773⟩</w:t>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.629-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol3030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751038v1</w:t>
+                <w:t xml:space="preserve">hal-03943160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Machine Learning-Based Methods for Global Horizontal Irradiance Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shab Gbémou</w:t>
+                <w:t xml:space="preserve">Influence of temperature and dose rate on radiation-induced attenuation at 1542 nm in fluorine-doped fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14113192⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.4841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.426648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041755v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and dose rate on radiation-induced attenuation at 1542 nm in fluorine-doped fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Machine Learning-Based Methods for Global Horizontal Irradiance Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shab Gbémou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.426648⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14113192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369127v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient Predictive Control Coupled with a Worst-Case Scenario Approach for a Distributed-Generation-Rich Power Distribution Grid</w:t>
+                <w:t xml:space="preserve">Innovative Application of Model-Based Predictive Control for Low-Voltage Power Distribution Grids with Significant Distributed Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), pp.629-655. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cleantechnol3030038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14061773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943160v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Horizon Forecasting of Global Horizontal Irradiance Using Online Gaussian Process Regression: A Kernel Study</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Model-based Predictive Control for Renewables-intensive Power Distribution Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Dkhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,131 +2364,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to energy resources management in a grid-connected building equipped with energy production and storage systems: A case study in the south of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clear-sky irradiance model for real-time sky imager application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">Rémi Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99, pp.9-31. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, International Conference on Concentrating Solar Power and Chemical Energy Systems, SolarPACES 2014, 69, pp.1999-2008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.03.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259328v1</w:t>
+                <w:t xml:space="preserve">hal-01292676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of multizone heating, ventilation and air-conditioning systems in non-residential buildings</w:t>
               </w:r>
@@ -2585,157 +2611,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clear-sky irradiance model for real-time sky imager application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach to energy resources management in a grid-connected building equipped with energy production and storage systems: A case study in the south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, International Conference on Concentrating Solar Power and Chemical Energy Systems, SolarPACES 2014, 69, pp.1999-2008. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.9-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.03.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292676v1</w:t>
+                <w:t xml:space="preserve">hal-01259328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low computational cost technique for predictive management of thermal comfort in non-residential buildings</w:t>
               </w:r>
@@ -3053,248 +3053,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based multi-resolution analysis and artificial neural networks for forecasting temperature and thermal power consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid PID-fuzzy control scheme for managing energy resources in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2010.09.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.5068-5080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567529v1</w:t>
+                <w:t xml:space="preserve">hal-00628879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid PID-fuzzy control scheme for managing energy resources in buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet-based multi-resolution analysis and artificial neural networks for forecasting temperature and thermal power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (8), pp.5068-5080. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.501-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2011.05.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628879v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular approach for modeling a multi-energy district boiler</w:t>
               </w:r>
@@ -3384,51 +3384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating control schemes for energy management in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques sur la gestion énergétique optimale d'un bâtiment EnR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,291 +3778,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahour Direct Normal Irradiance Forecasting Based on Sky Image Processing and Time-Series Analysis</w:t>
+                <w:t xml:space="preserve">Model-based predictive control of a solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+              <w:t xml:space="preserve">SOLARPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems Solar Fuels and Chemical Commodities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque (NM), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751054v1</w:t>
+                <w:t xml:space="preserve">hal-04536179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based predictive control of a solar reactor</w:t>
+                <w:t xml:space="preserve">Intrahour Direct Normal Irradiance Forecasting Based on Sky Image Processing and Time-Series Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Curcio</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems Solar Fuels and Chemical Commodities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Albuquerque (NM), United States. </w:t>
+              <w:t xml:space="preserve">SolarPACES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536179v1</w:t>
+                <w:t xml:space="preserve">hal-04751054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency Improvement Through MPC-Based Management of EWHs in Collective Dwellings</w:t>
               </w:r>
@@ -4401,286 +4401,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of aluminum doped and aluminum thulium co-doped optical fibers for gamma radiation measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Model-based Predictive Control of a Solar Reactor Dedicated to Syngas Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844529v1</w:t>
+                <w:t xml:space="preserve">hal-03832591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Predictive Control of a Solar Reactor Dedicated to Syngas Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+                <w:t xml:space="preserve">Investigation of aluminum doped and aluminum thulium co-doped optical fibers for gamma radiation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadar Mahamoud Djama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Alexandria, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFS.2022.Tu2.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832591v1</w:t>
+                <w:t xml:space="preserve">hal-03844529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical timing and SEMA on embedded OpenSSL's ECDSA</w:t>
               </w:r>
@@ -5374,438 +5374,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fault Attack Detection for RNS Cryptographic Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+                <w:t xml:space="preserve">Gestion prédictive d'un micro-réseau résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Merkiche</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd Symposium on Computer Arithmetic (ARITH 23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Conférence Internationale de Modélisation, Optimisation et Simulation -- MOSIM'16 -- « L'innovation technologique au service des systèmes : défis et opportunités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS (École de technologie supérieure), Aug 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346597v1</w:t>
+                <w:t xml:space="preserve">hal-01386434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion prédictive d'un micro-réseau résidentiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">A Full RNS Variant of FV like Somewhat Homomorphic Encryption Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conférence Internationale de Modélisation, Optimisation et Simulation -- MOSIM'16 -- « L'innovation technologique au service des systèmes : défis et opportunités »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Selected Areas in Cryptography - SAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, St. John's, Newfoundland and Labrador, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69453-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386434v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full RNS Variant of FV like Somewhat Homomorphic Encryption Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+                <w:t xml:space="preserve">Impact de la disponibilité de la ressource énergétique sur la gestion d'un micro-réseau résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Zucca</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Areas in Cryptography - SAC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Conférence Internationale de Modélisation, Optimisation et Simulation -- MOSIM'16 -- « L'innovation technologique au service des systèmes : défis et opportunités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS (École de technologie supérieure), Aug 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371941v1</w:t>
+                <w:t xml:space="preserve">hal-01386425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la disponibilité de la ressource énergétique sur la gestion d'un micro-réseau résidentiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">Multi-fault Attack Detection for RNS Cryptographic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Merkiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conférence Internationale de Modélisation, Optimisation et Simulation -- MOSIM'16 -- « L'innovation technologique au service des systèmes : défis et opportunités »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 23rd Symposium on Computer Arithmetic (ARITH 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santa Clara, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2016.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386425v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Control of Thermal Storage Systems Designed for Multi-energy District Boilers: A Case Study in France</w:t>
               </w:r>
@@ -5893,347 +5893,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design and management of thermal storage tanks for multi-energy district boilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouchira Labidi</w:t>
+                <w:t xml:space="preserve">Predictive Management of Energy Resources in a Microgrid: a Simulation Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and Exhibition on Nanoscience and Nanotechnology, and Materials for Energy &amp; Environment International Conference and Exhibition (NANOTECH-MEET Tunisia 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Energy System Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Jun 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118538v1</w:t>
+                <w:t xml:space="preserve">hal-01264431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Management of Energy Resources in a Microgrid: a Simulation Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">Predictive Control of Multizone HVAC Systems in Non-residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy System Conference 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 19th International Federation of Automatic Control World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.12080-12085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264431v1</w:t>
+                <w:t xml:space="preserve">hal-01118473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control of Multizone HVAC Systems in Non-residential Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Garnier</w:t>
+                <w:t xml:space="preserve">Optimal design and management of thermal storage tanks for multi-energy district boilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchira Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Federation of Automatic Control World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference and Exhibition on Nanoscience and Nanotechnology, and Materials for Energy &amp; Environment International Conference and Exhibition (NANOTECH-MEET Tunisia 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01118473v1</w:t>
+                <w:t xml:space="preserve">hal-01118538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Control and Optimal Design of Thermal Storage Systems for Multi-energy District Boilers</w:t>
               </w:r>
@@ -6330,349 +6330,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of energy production and storage systems in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">HVAC control and comfort management in non-residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Inverse Problems, Design and Optimization Symposium (IPDO-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albi, France. Thematic 5 - Optimal design and Global Optimization - n°05052</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1894-1901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840708v1</w:t>
+                <w:t xml:space="preserve">hal-01118528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion multicritère des ressources énergétiques à l'échelle d'un habitat individuel : interaction bâtiment/réseau électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Load management in multi-energy buildings: a simulation case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. Communication JD-4.4, Session JD-4 : Approches multi-critères</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1577-1584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844539v1</w:t>
+                <w:t xml:space="preserve">hal-01118520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of thermal storage tanks for multi-energy district boilers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Inverse Problems, Design and Optimization Symposium (IPDO-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Albi, France. Thematic 5 - Optimal design and Global Optimization - n°04867</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840709v1</w:t>
+                <w:t xml:space="preserve">hal-01118495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement et gestion d'un système de stockage thermique par hydro-accumulation : application à la chaufferie multi-énergie de Maromme</w:t>
+                <w:t xml:space="preserve">Optimal design of thermal storage tanks for multi-energy district boilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouchira Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
@@ -6690,384 +6703,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.Communication JD-6.1, Session JD-6 : Modélisation et identification</w:t>
+              <w:t xml:space="preserve">4th Inverse Problems, Design and Optimization Symposium (IPDO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albi, France. Thematic 5 - Optimal design and Global Optimization - n°04867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844548v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVAC control and comfort management in non-residential buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Garnier</w:t>
+                <w:t xml:space="preserve">Dimensionnement et gestion d'un système de stockage thermique par hydro-accumulation : application à la chaufferie multi-énergie de Maromme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchira Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1894-1901</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.Communication JD-6.1, Session JD-6 : Modélisation et identification</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118528v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load management in multi-energy buildings: a simulation case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Optimal design of energy production and storage systems in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1577-1584</w:t>
+              <w:t xml:space="preserve">4th Inverse Problems, Design and Optimization Symposium (IPDO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Albi, France. Thematic 5 - Optimal design and Global Optimization - n°05052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118520v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion multicritère des ressources énergétiques à l'échelle d'un habitat individuel : interaction bâtiment/réseau électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. Communication JD-4.4, Session JD-4 : Approches multi-critères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118495v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et modélisation : une méthode innovante pour l'étude des algorithmes de gestion énergétique, appliquée au cas d'une maison passive</w:t>
               </w:r>
@@ -7490,51 +7490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de contrôle pour la gestion énergétique d'un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,51 +7585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring station for energy diagnosis in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,51 +7723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategies for managing energy in a building mock-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7825,191 +7825,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prototype for on-line monitoring and control of energy performance for renewable energy buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Travaux pratiques sur la gestion énergétique optimale d'un bâtiment EnR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Talbert</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Polit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Funchal, Portugal. pp.125-130</w:t>
+              <w:t xml:space="preserve">7e Colloque sur l'enseignement des technologies et des sciences de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503904v1</w:t>
+                <w:t xml:space="preserve">hal-00504019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale prototype for on-line monitoring and energy diagnosis in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,57 +8071,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux pratiques sur la gestion énergétique optimale d'un bâtiment EnR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Fuzzy-PID control for multisource energy management in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8125,124 +8129,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Polit</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque sur l'enseignement des technologies et des sciences de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique. pp.23</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.0005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504019v1</w:t>
+                <w:t xml:space="preserve">hal-00503989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources énergétiques d'un bâtiment : contrôle flou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8317,152 +8321,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy-PID control for multisource energy management in buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A prototype for on-line monitoring and control of energy performance for renewable energy buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adama Traore</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Polit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.0005</w:t>
+              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Funchal, Portugal. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503989v1</w:t>
+                <w:t xml:space="preserve">hal-00503904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8819,338 +8819,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion prédictive du confort thermique et minimisation de la consommation énergétique dans un bâtiment tertiaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Garnier</w:t>
+                <w:t xml:space="preserve">Habitat individuel et gestion des ressources énergétiques : interaction avec le réseau électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès pluridisciplinaire des doctorants de l'UPVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264880v1</w:t>
+                <w:t xml:space="preserve">hal-01264900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal et gestion de systèmes de stockage thermique de type hydro-accumulation destinés à des chaufferies collectives mixtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouchira Labidi</w:t>
+                <w:t xml:space="preserve">Gestion prédictive du confort thermique et minimisation de la consommation énergétique dans un bâtiment tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès pluridisciplinaire des doctorants de l'UPVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264897v1</w:t>
+                <w:t xml:space="preserve">hal-01264880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat individuel et gestion des ressources énergétiques : interaction avec le réseau électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chabaud</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal et gestion de systèmes de stockage thermique de type hydro-accumulation destinés à des chaufferies collectives mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchira Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès pluridisciplinaire des doctorants de l'UPVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264900v1</w:t>
+                <w:t xml:space="preserve">hal-01264897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9456,51 +9456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0D59EA4"/>
+    <w:nsid w:val="5F431BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9687,51 +9687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieneynard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188174451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/813144647708714384679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7726-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mannini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswinee Darure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.11.032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.920" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gb&#233;mou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Dkhili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03369127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.426648" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3030038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Tolba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100284" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.208" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Labidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Polit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.05.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.05.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.05.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Thi&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Traore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hiltenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poussier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01405-4_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laguili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Tu2.5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Grieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783243" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386434v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Yanculovici" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417902" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fran&#231;ois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julieneynard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188174451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/813144647708714384679" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-7726-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mannini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswinee Darure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.11.032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.920" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04694089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15197009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shab Gb&#233;mou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Dkhili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3030038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03369127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.426648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanany Tolba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13164184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100284" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chabaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Labidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Polit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.05.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.05.052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.05.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Thi&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Traore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hiltenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poussier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01405-4_14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751054v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.648" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Laguili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Tu2.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Grieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783243" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01386425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Yanculovici" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417902" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.00139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fran&#231;ois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01264897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>