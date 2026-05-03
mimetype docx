--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -3071,149 +3071,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrication des signalisations opine, quorum-sensing et GABA chez le phytopathogène Agrobacterium tumefaciens : conséquences sur la colonisation de l’hôte et la dissémination des gènes plasmidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013PA112300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02809983v1</w:t>
+                <w:t xml:space="preserve">tel-00924939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrication des signalisations opine, quorum-sensing et GABA chez le phytopathogène Agrobacterium tumefaciens : conséquences sur la colonisation de l’hôte et la dissémination des gènes plasmidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013PA112300⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00924939v1</w:t>
+                <w:t xml:space="preserve">tel-02809983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3289,51 +3289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9703C7B"/>
+    <w:nsid w:val="E0A3312F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3520,51 +3520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienlang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1379-6365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174559712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306310261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KOC-0845-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yip Delormel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Avila-Ospina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02110550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Gonzalez-Mula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00378" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tannieres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1356533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Sahili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18243-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1178440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13813" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Virus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Planamente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004444" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04062.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112300" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienlang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1379-6365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174559712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306310261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KOC-0845-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yip Delormel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Avila-Ospina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02110550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Gonzalez-Mula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00378" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tannieres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1356533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Sahili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18243-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1178440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13813" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Virus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Planamente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004444" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04062.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112300" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>