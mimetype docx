--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -399,321 +399,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo identification of putative CPK5 substrates in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">MPK3 and MPK6 control salicylic acid signaling by up-regulating NLR receptors during pattern- and effector-triggered immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Yip Delormel</w:t>
+                <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Avila-Ospina</w:t>
+                <w:t xml:space="preserve">Baptiste Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (7), pp.2190-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462313v1</w:t>
+                <w:t xml:space="preserve">hal-04186451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPK3 and MPK6 control salicylic acid signaling by up-regulating NLR receptors during pattern- and effector-triggered immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vivo identification of putative CPK5 substrates in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Yip Delormel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Avila-Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (7), pp.2190-2205. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, pp.111121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186451v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained Incompatibility between MAPK Signaling and Pathogen Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -764,51 +764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifestyle of the biotroph Agrobacterium tumefaciens in the ecological niche constructed on its host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Gonzalez-Mula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -885,64 +885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutively active Arabidopsis map kinase 3 triggers defense responses involving salicylic acid and SUMM2 resistance protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,51 +1032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum-quenching limits quorum-sensing exploitation by signal-negative invaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Tannieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1143,360 +1143,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive activity of the Arabidopsis MAP Kinase 3 confers resistance to &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; and drives robust immune responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural basis for high specificity of octopine binding in the plant pathogen Agrobacterium tumefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Sahili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1356533⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.18033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18243-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625404v1</w:t>
+                <w:t xml:space="preserve">hal-02392660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for high specificity of octopine binding in the plant pathogen Agrobacterium tumefaciens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Constitutive activity of the Arabidopsis MAP Kinase 3 confers resistance to &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; and drives robust immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dessaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.18033. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e1356533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18243-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1356533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392660v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness costs restrict niche expansion by generalist niche-constructing pathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Sahili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.374-385. </w:t>
@@ -1534,51 +1534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant GABA:proline ratio modulates dissemination of the virulence Ti plasmid within the Agrobacterium tumefaciens hosted population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1625,51 +1625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant GABA signaling downregulates horizontal transfer of the Agrobacterium tumefaciens virulence plasmid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Gonzalez-Mula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,77 +1755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pyranose-2-Phosphate Motif Is Responsible for Both Antibiotic Import and Quorum-Sensing Regulation in Agrobacterium tumefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas El Sahili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-Zhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Virus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,321 +1883,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium uses a unique ligand-binding mode for trapping opines and acquiring a competitive advantage in the niche construction on plant host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Functions and regulation of quorum-sensing in Agrobacterium tumefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004444⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634348v1</w:t>
+                <w:t xml:space="preserve">hal-02639586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functions and regulation of quorum-sensing in Agrobacterium tumefaciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Agrobacterium uses a unique ligand-binding mode for trapping opines and acquiring a competitive advantage in the niche construction on plant host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Planamente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Sahili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639586v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerted transfer of the virulence Ti plasmid and companion at plasmid in the Agrobacterium tumefaciens-induced plant tumour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Planamente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Moréra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant γH2AX foci are required for proper DNA DSB repair responses and colocalize with E2F factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Smetana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin M. Culligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCANNER: Single-Cell ANalysis of Arabidopsis immuNE Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plateforme IPS2 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenin Sanchez-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,90 +2924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both transient and sustained MPK3/6 activities positively control expression of NLR genes in PTI and ETI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3057,163 +3057,163 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrication des signalisations opine, quorum-sensing et GABA chez le phytopathogène Agrobacterium tumefaciens : conséquences sur la colonisation de l’hôte et la dissémination des gènes plasmidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013PA112300⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00924939v1</w:t>
+                <w:t xml:space="preserve">tel-02809983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrication des signalisations opine, quorum-sensing et GABA chez le phytopathogène Agrobacterium tumefaciens : conséquences sur la colonisation de l’hôte et la dissémination des gènes plasmidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013PA112300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02809983v1</w:t>
+                <w:t xml:space="preserve">tel-00924939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3289,51 +3289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0A3312F"/>
+    <w:nsid w:val="DF993D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3520,51 +3520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienlang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1379-6365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174559712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306310261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KOC-0845-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yip Delormel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Avila-Ospina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02110550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Gonzalez-Mula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00378" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tannieres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1356533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Sahili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18243-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1178440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13813" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Virus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Planamente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004444" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04062.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112300" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julienlang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1379-6365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174559712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306310261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KOC-0845-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yip Delormel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Avila-Ospina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02110550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Gonzalez-Mula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ahmar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00378" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tannieres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Sahili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18243-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1356533" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1178440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13813" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Virus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Planamente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04062.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112300" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>